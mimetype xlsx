--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -446,62 +446,62 @@
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique construction réparation</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'industrie : conception et amélioration de processus et procédés industriels parcours systèmes automatisés-robotique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la mode - vêtements</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Modélisme habillement</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la mode - vêtements (Apprentissage)</x:t>
@@ -527,65 +527,65 @@
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EuroPlastics et composites option CO : conception outillage</x:t>
   </x:si>
   <x:si>
     <x:t>Plasturgie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EuroPlastics et composites option POP : pilotage et optimisation de la production</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de projet en ingénierie numérique dans l'industrie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/28/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BTS Métiers de la mode - vêtements</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>LP JB Brochier</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien spécialisé en intégration des procédés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
@@ -656,108 +656,108 @@
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Les Coteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité génie chimique - génie des procédés parcours conception des procédés et innovation technologique</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention physique, chimie</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durables</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention physique, chimie</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de l'industrie : conception et amélioration de processus et procédés industriels</x:t>
   </x:si>
   <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours simulation numérique et réalité virtuelle (Apprentissage)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'industrie : industrie navale et maritime (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Travaux portuaires</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -3048,164 +3048,164 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>558151</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>40815</x:v>
+        <x:v>39130</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>31380</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>611497</x:v>
+        <x:v>558153</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>39130</x:v>
+        <x:v>40815</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>31380</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>558153</x:v>
+        <x:v>611498</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>117</x:v>
@@ -3216,51 +3216,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31380</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>611498</x:v>
+        <x:v>611497</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -3576,213 +3576,213 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>623298</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>37495</x:v>
+        <x:v>38416</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>22411</x:v>
+        <x:v>23021</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>627059</x:v>
+        <x:v>623299</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38416</x:v>
+        <x:v>39848</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>23021</x:v>
+        <x:v>31606</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>623299</x:v>
+        <x:v>615508</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38416</x:v>
+        <x:v>37495</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>23021</x:v>
+        <x:v>22411</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>623297</x:v>
+        <x:v>627061</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
@@ -3794,114 +3794,114 @@
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>627061</x:v>
+        <x:v>627059</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39848</x:v>
+        <x:v>38416</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>31606</x:v>
+        <x:v>23021</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>615508</x:v>
+        <x:v>623297</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -3910,114 +3910,114 @@
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>556590</x:v>
+        <x:v>606293</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>606293</x:v>
+        <x:v>556590</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -4490,51 +4490,51 @@
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>515637</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -4653,69 +4653,69 @@
       <x:c r="G59" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>617435</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>142</x:v>
@@ -5024,57 +5024,57 @@
       <x:c r="K65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>608164</x:v>
+        <x:v>556481</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>160</x:v>
@@ -5085,1302 +5085,1302 @@
       <x:c r="K66" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>556481</x:v>
+        <x:v>608164</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>39690</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>592212</x:v>
+        <x:v>592015</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>592015</x:v>
+        <x:v>592212</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>41582</x:v>
+        <x:v>41569</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>23054</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>596735</x:v>
+        <x:v>596700</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>41581</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>596737</x:v>
+        <x:v>632371</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>592022</x:v>
+        <x:v>592017</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>41584</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>596733</x:v>
+        <x:v>592020</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>592017</x:v>
+        <x:v>592018</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>592020</x:v>
+        <x:v>592021</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>632371</x:v>
+        <x:v>592213</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>41569</x:v>
+        <x:v>41582</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>596700</x:v>
+        <x:v>596735</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>39690</x:v>
+        <x:v>41581</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>592213</x:v>
+        <x:v>596737</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>592018</x:v>
+        <x:v>592022</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>41584</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>592021</x:v>
+        <x:v>596733</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>41584</x:v>
+        <x:v>41582</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>596734</x:v>
+        <x:v>596736</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>41582</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>23054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>596736</x:v>
+        <x:v>592023</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>38979</x:v>
+        <x:v>40815</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>31380</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>592023</x:v>
+        <x:v>592790</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>40815</x:v>
+        <x:v>41584</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>31380</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>592790</x:v>
+        <x:v>596734</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>35466</x:v>
+        <x:v>35463</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>556140</x:v>
+        <x:v>556139</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>35463</x:v>
+        <x:v>35466</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>602545</x:v>
+        <x:v>556140</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>556139</x:v>
+        <x:v>602545</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>40510</x:v>
+        <x:v>35466</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>22048</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>605725</x:v>
+        <x:v>602546</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>35466</x:v>
+        <x:v>40510</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>22048</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>602546</x:v>
+        <x:v>605725</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>