--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -215,110 +215,110 @@
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours électronique, électrotechnique et automatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours signaux Images télécommunications et réseaux</x:t>
   </x:si>
   <x:si>
-    <x:t>Génie industriel</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours instrumentation et sciences de la mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours ingénierie mécanique</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention sciences pour l'ingénieur parcours électronique, électrotechnique et automatique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électronique et systèmes embarqués (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électronique et systèmes embarqués</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'électricité et de l'énergie spécialité chargé d'affaires en installation électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
@@ -464,78 +464,78 @@
   <x:si>
     <x:t>Technicien de bureau d'études réseaux numériques</x:t>
   </x:si>
   <x:si>
     <x:t>Soginov</x:t>
   </x:si>
   <x:si>
     <x:t>44118</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Bureau d'études</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
+    <x:t>BUT spécialité génie électrique et informatique industrielle parcours électricité et maîtrise de l'énergie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité génie électrique et informatique industrielle parcours électricité et maîtrise de l'énergie (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention électronique, énergie électrique, automatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences pour l'ingénieur</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
@@ -1276,51 +1276,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>575007</x:v>
+        <x:v>575006</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1333,51 +1333,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>580928</x:v>
+        <x:v>575007</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
@@ -1392,51 +1392,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>576166</x:v>
+        <x:v>580928</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1449,51 +1449,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>575006</x:v>
+        <x:v>576166</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>57</x:v>
@@ -1510,57 +1510,57 @@
       <x:c r="K8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>554934</x:v>
+        <x:v>509938</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -1570,54 +1570,54 @@
       <x:c r="K9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>509938</x:v>
+        <x:v>603818</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>58</x:v>
@@ -1631,57 +1631,57 @@
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>603818</x:v>
+        <x:v>454264</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -1691,54 +1691,54 @@
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>454264</x:v>
+        <x:v>554934</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
@@ -2559,57 +2559,57 @@
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>550240</x:v>
+        <x:v>605687</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -2619,172 +2619,172 @@
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>604341</x:v>
+        <x:v>547694</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>547694</x:v>
+        <x:v>550240</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>605687</x:v>
+        <x:v>604341</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
@@ -2914,817 +2914,813 @@
       <x:c r="K32" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31676</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>611560</x:v>
+        <x:v>609550</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39230</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31676</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>609550</x:v>
+        <x:v>611560</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>41579</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>596751</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>35407</x:v>
+        <x:v>41579</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>554857</x:v>
+        <x:v>596751</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>603400</x:v>
+        <x:v>453835</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>35409</x:v>
+        <x:v>38975</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>453835</x:v>
+        <x:v>591930</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>35409</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>554859</x:v>
+        <x:v>603400</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>603401</x:v>
+        <x:v>554859</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>603402</x:v>
+        <x:v>603401</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>35407</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>554858</x:v>
+        <x:v>603402</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>603399</x:v>
+        <x:v>554858</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>35409</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>554860</x:v>
+        <x:v>603399</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>41578</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>596771</x:v>
+        <x:v>554860</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38975</x:v>
+        <x:v>41578</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>591930</x:v>
+        <x:v>596771</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>41579</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
@@ -4138,51 +4134,51 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>596770</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
@@ -4259,51 +4255,51 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>602540</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
@@ -4312,172 +4308,172 @@
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>556130</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>510673</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="U57" s="4" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>35409</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>556133</x:v>
+        <x:v>454248</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -4487,118 +4483,118 @@
       <x:c r="K59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>510674</x:v>
+        <x:v>454249</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>454248</x:v>
+        <x:v>556133</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -4608,57 +4604,57 @@
       <x:c r="K61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>454249</x:v>
+        <x:v>510674</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>