--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -257,69 +257,69 @@
   <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours instrumentation et sciences de la mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours ingénierie mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électronique et systèmes embarqués (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie électrique et informatique industrielle parcours électronique et systèmes embarqués</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BUT spécialité génie électrique et informatique industrielle parcours électronique et systèmes embarqués</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'électricité et de l'énergie spécialité chargé d'affaires en installation électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
@@ -1510,117 +1510,114 @@
       <x:c r="K8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>509938</x:v>
+        <x:v>554934</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="U8" s="16" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
-      <x:c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>603818</x:v>
+        <x:v>575548</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>59</x:v>
@@ -1631,57 +1628,57 @@
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>454264</x:v>
+        <x:v>509938</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="U10" s="16" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -1691,116 +1688,118 @@
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>554934</x:v>
+        <x:v>603818</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s"/>
+      <x:c r="E12" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>575548</x:v>
+        <x:v>454264</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41578</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -3043,51 +3042,51 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>554857</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41579</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24054</x:v>
@@ -3150,51 +3149,51 @@
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>453835</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38975</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -3265,51 +3264,51 @@
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>603400</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -3446,51 +3445,51 @@
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>603402</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>59</x:v>
@@ -3690,51 +3689,51 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>596771</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>41579</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
@@ -3969,51 +3968,51 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>592030</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>41579</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24054</x:v>
@@ -4365,54 +4364,54 @@
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>510673</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>59</x:v>
@@ -4429,51 +4428,51 @@
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>454248</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -4489,51 +4488,51 @@
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>454249</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>59</x:v>
@@ -4607,54 +4606,54 @@
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>510674</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>