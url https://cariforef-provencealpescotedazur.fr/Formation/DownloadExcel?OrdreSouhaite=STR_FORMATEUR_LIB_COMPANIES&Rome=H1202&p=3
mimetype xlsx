--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -464,75 +464,75 @@
   <x:si>
     <x:t>Technicien de bureau d'études réseaux numériques</x:t>
   </x:si>
   <x:si>
     <x:t>Soginov</x:t>
   </x:si>
   <x:si>
     <x:t>44118</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Bureau d'études</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électricité et maîtrise de l'énergie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention électronique, énergie électrique, automatique</x:t>
   </x:si>
   <x:si>
-    <x:t>06103</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>NICE CEDEX 2</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences pour l'ingénieur</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
@@ -2914,111 +2914,111 @@
       <x:c r="K32" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31676</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>611560</x:v>
+        <x:v>609550</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39230</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31676</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>609550</x:v>
+        <x:v>611560</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>59</x:v>
@@ -3029,105 +3029,105 @@
       <x:c r="K34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>603400</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38975</x:v>
+        <x:v>41579</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>591930</x:v>
+        <x:v>596751</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>57</x:v>
@@ -3147,102 +3147,102 @@
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>453835</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>41579</x:v>
+        <x:v>38975</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>596751</x:v>
+        <x:v>591930</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>57</x:v>
@@ -3259,57 +3259,57 @@
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>554857</x:v>
+        <x:v>603400</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -3646,75 +3646,75 @@
       <x:c r="S44" s="14" t="n">
         <x:v>554860</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41578</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>596771</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>41579</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
@@ -4426,51 +4426,51 @@
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>454248</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -4486,51 +4486,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>454249</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>58</x:v>