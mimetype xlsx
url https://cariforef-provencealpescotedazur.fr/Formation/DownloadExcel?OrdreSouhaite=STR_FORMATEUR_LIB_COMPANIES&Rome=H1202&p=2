--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -3973,148 +3973,148 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>592030</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38980</x:v>
+        <x:v>41579</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>31654</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>592031</x:v>
+        <x:v>596750</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>41579</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>596750</x:v>
+        <x:v>592031</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41578</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>151</x:v>
       </x:c>