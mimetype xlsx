--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -2283,114 +2283,114 @@
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>604038</x:v>
+        <x:v>604039</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>604039</x:v>
+        <x:v>548386</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -2399,54 +2399,54 @@
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>548386</x:v>
+        <x:v>604038</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -3268,150 +3268,150 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>633571</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>573317</x:v>
+        <x:v>614824</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>614824</x:v>
+        <x:v>573317</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41670</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">