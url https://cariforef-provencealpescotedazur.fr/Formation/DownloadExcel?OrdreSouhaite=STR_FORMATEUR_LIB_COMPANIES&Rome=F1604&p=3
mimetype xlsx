--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -2283,114 +2283,114 @@
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>604038</x:v>
+        <x:v>604039</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>604039</x:v>
+        <x:v>548386</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -2399,54 +2399,54 @@
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>548386</x:v>
+        <x:v>604038</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -2515,54 +2515,54 @@
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>548334</x:v>
+        <x:v>604005</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -2572,54 +2572,54 @@
       <x:c r="K25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>604005</x:v>
+        <x:v>548334</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>100</x:v>