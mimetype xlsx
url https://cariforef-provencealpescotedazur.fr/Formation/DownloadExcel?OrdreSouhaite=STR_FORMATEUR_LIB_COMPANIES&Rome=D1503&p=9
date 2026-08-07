--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -209,62 +209,62 @@
   <x:si>
     <x:t>Adjoint manager d'univers marchand (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Vente spécialisée</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant manager d'unité marchande (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 13ème</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
@@ -770,56 +770,56 @@
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Optivalys Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
@@ -878,57 +878,57 @@
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable commerce retail spécificité retail et distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Satisfaction client</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1627,51 +1627,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>633577</x:v>
+        <x:v>633578</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>41</x:v>
@@ -1685,51 +1685,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>633578</x:v>
+        <x:v>633577</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>35233</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>41</x:v>
@@ -1743,51 +1743,51 @@
       <x:c r="J6" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>633018</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5491,114 +5491,114 @@
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>616542</x:v>
+        <x:v>616540</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>616540</x:v>
+        <x:v>616542</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="U71" s="4" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -6101,565 +6101,565 @@
       <x:c r="K81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>578836</x:v>
+        <x:v>559233</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>38676</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>559242</x:v>
+        <x:v>578836</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>41712</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>633554</x:v>
+        <x:v>559242</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>38676</x:v>
+        <x:v>41712</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>578844</x:v>
+        <x:v>633554</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>37787</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>632702</x:v>
+        <x:v>578844</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>613746</x:v>
+        <x:v>632702</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>613754</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>559233</x:v>
+        <x:v>613754</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>546970</x:v>
+        <x:v>616555</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>41853</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>616555</x:v>
+        <x:v>546970</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">