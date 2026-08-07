--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -395,75 +395,75 @@
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gestionnaire d'unité commerciale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Primo-arrivant , Public de la formation initiale</x:t>
   </x:si>
   <x:si>
-    <x:t>ARLES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
@@ -2476,224 +2476,225 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>590103</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="H19" s="0" t="s">
+      <x:c r="I19" s="4" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="R19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>512837</x:v>
+        <x:v>600863</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="H20" s="14" t="s">
+      <x:c r="I20" s="16" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="R20" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="R20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>545202</x:v>
+        <x:v>512837</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="H21" s="0" t="s">
+      <x:c r="I21" s="4" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="R21" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="R21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>600863</x:v>
+        <x:v>545202</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>119</x:v>
@@ -4027,51 +4028,51 @@
       <x:c r="L45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>557583</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>175</x:v>
@@ -5610,51 +5611,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>602693</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -6101,441 +6102,441 @@
       <x:c r="K81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>578836</x:v>
+        <x:v>559233</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>559242</x:v>
+        <x:v>613754</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>41712</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>633554</x:v>
+        <x:v>578836</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>578844</x:v>
+        <x:v>559242</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>37787</x:v>
+        <x:v>41712</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>632702</x:v>
+        <x:v>633554</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>613746</x:v>
+        <x:v>578844</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>559233</x:v>
+        <x:v>632702</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38676</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>613754</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
@@ -6554,51 +6555,51 @@
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>546970</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>266</x:v>