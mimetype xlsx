--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -842,54 +842,54 @@
   <x:si>
     <x:t>Snob Dog Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13382</x:t>
   </x:si>
   <x:si>
     <x:t>Vente en animalerie</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable commerce retail</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable commerce retail spécificité retail et distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Satisfaction client</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
@@ -4609,57 +4609,57 @@
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>616539</x:v>
+        <x:v>616535</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>201</x:v>
@@ -4670,57 +4670,57 @@
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>616535</x:v>
+        <x:v>616539</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -5950,154 +5950,154 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>626445</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>41852</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>618289</x:v>
+        <x:v>636917</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>41852</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>636917</x:v>
+        <x:v>618289</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>