--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -224,68 +224,68 @@
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>CAP équipier polyvalent du commerce (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller de vente (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Association des Centres d'Accueil et de Formation de la Mutualité Sociale Agricole de Vaucluse</x:t>
@@ -662,74 +662,74 @@
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 4e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/13/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
@@ -971,56 +971,56 @@
   <x:si>
     <x:t>Ingéneria Projet</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation des Métiers de la Pharmacie</x:t>
   </x:si>
   <x:si>
     <x:t>IFMP</x:t>
   </x:si>
   <x:si>
     <x:t>13248</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur d'Optique</x:t>
   </x:si>
   <x:si>
     <x:t>ISO</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
@@ -1406,69 +1406,69 @@
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
+    <x:t>08/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
@@ -2287,51 +2287,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>454929</x:v>
+        <x:v>498484</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>45</x:v>
@@ -2348,51 +2348,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>548787</x:v>
+        <x:v>454929</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -2408,51 +2408,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>498484</x:v>
+        <x:v>548787</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
@@ -2757,60 +2757,60 @@
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>600503</x:v>
+        <x:v>600520</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>61</x:v>
@@ -2818,54 +2818,54 @@
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>600521</x:v>
+        <x:v>600503</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -2881,57 +2881,57 @@
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>600520</x:v>
+        <x:v>600521</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>61</x:v>
@@ -2945,51 +2945,51 @@
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>547104</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -3063,51 +3063,51 @@
       <x:c r="L18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>547257</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -3126,51 +3126,51 @@
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>605607</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>98</x:v>
@@ -3187,51 +3187,51 @@
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>605613</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3469,51 +3469,51 @@
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>548597</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
@@ -3830,51 +3830,51 @@
       <x:c r="L31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>548566</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
@@ -4059,51 +4059,51 @@
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>552732</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>137</x:v>
@@ -4301,51 +4301,51 @@
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>552809</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>137</x:v>
@@ -4373,100 +4373,100 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>604233</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>552866</x:v>
+        <x:v>604279</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>137</x:v>
@@ -4480,117 +4480,117 @@
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>604232</x:v>
+        <x:v>552866</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>604279</x:v>
+        <x:v>604232</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>138</x:v>
@@ -4615,161 +4615,161 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>604170</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>553211</x:v>
+        <x:v>604197</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>604197</x:v>
+        <x:v>553211</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -4967,51 +4967,51 @@
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>553266</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -5027,51 +5027,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>553299</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>137</x:v>
@@ -5142,60 +5142,60 @@
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>553695</x:v>
+        <x:v>604851</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>138</x:v>
@@ -5206,114 +5206,114 @@
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>604851</x:v>
+        <x:v>564091</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>564091</x:v>
+        <x:v>553695</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>137</x:v>
@@ -5446,51 +5446,51 @@
       <x:c r="L58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>571695</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -5506,51 +5506,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>570584</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>172</x:v>
@@ -5848,556 +5848,556 @@
       <x:c r="K65" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>609634</x:v>
+        <x:v>622633</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="S66" s="14" t="n">
+        <x:v>622634</x:v>
+      </x:c>
+      <x:c r="T66" s="16" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="U66" s="16" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>629933</x:v>
+        <x:v>583316</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s"/>
+      <x:c r="E68" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>622633</x:v>
+        <x:v>600044</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>622634</x:v>
+        <x:v>622632</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>583316</x:v>
+        <x:v>609634</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>600044</x:v>
+        <x:v>583315</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>600046</x:v>
+        <x:v>629933</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>622632</x:v>
+        <x:v>600046</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>548174</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -6485,51 +6485,51 @@
       <x:c r="L76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>612366</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -6606,51 +6606,51 @@
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>555843</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -6727,51 +6727,51 @@
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>555846</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -6846,51 +6846,51 @@
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>605241</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -6900,51 +6900,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>552363</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
@@ -6959,51 +6959,51 @@
       <x:c r="L84" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>552328</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -7019,51 +7019,51 @@
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>605239</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
@@ -7075,51 +7075,51 @@
       <x:c r="L86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>552327</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -7135,51 +7135,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>605240</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -7480,54 +7480,54 @@
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>548777</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>47</x:v>
@@ -7541,54 +7541,54 @@
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>454927</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -7601,54 +7601,54 @@
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>498482</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>47</x:v>
@@ -7662,54 +7662,54 @@
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>498483</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -7722,54 +7722,54 @@
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>548782</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>47</x:v>
@@ -7783,54 +7783,54 @@
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>454928</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -8130,165 +8130,164 @@
       <x:c r="K104" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>600401</x:v>
+        <x:v>600402</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>547840</x:v>
+        <x:v>600401</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>600403</x:v>
+        <x:v>547840</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -8298,57 +8297,57 @@
       <x:c r="K107" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>600402</x:v>
+        <x:v>600403</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -8476,51 +8475,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>600405</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -8998,54 +8997,54 @@
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>548792</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>47</x:v>
@@ -9059,54 +9058,54 @@
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>454930</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -9119,54 +9118,54 @@
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>498485</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G122" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -9239,57 +9238,57 @@
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>546926</x:v>
+        <x:v>601961</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="U123" s="4" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>298</x:v>
@@ -9300,57 +9299,57 @@
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>601961</x:v>
+        <x:v>546926</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -9826,51 +9825,51 @@
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>549667</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
@@ -9879,114 +9878,114 @@
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>611614</x:v>
+        <x:v>555006</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>555006</x:v>
+        <x:v>611614</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12004,51 +12003,51 @@
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>569186</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -12125,51 +12124,51 @@
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>559023</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -12367,51 +12366,51 @@
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>555754</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -12545,51 +12544,51 @@
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>587435</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
@@ -12607,51 +12606,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>607444</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -12722,51 +12721,51 @@
       <x:c r="L184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>557191</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -12951,51 +12950,51 @@
       <x:c r="J188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>602696</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13008,403 +13007,403 @@
       <x:c r="J189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>602691</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>588061</x:v>
+        <x:v>588060</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>588060</x:v>
+        <x:v>588061</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>599535</x:v>
+        <x:v>552987</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>552987</x:v>
+        <x:v>599534</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>599534</x:v>
+        <x:v>552985</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>552985</x:v>
+        <x:v>599535</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -13538,51 +13537,51 @@
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>623591</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13711,51 +13710,51 @@
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>630686</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
@@ -13770,51 +13769,51 @@
       <x:c r="M202" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>630692</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13827,51 +13826,51 @@
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>630689</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -13886,51 +13885,51 @@
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>630690</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13943,51 +13942,51 @@
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>630687</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -14062,159 +14061,160 @@
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>605456</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
-      <x:c r="E208" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>605457</x:v>
+        <x:v>602819</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
+      <x:c r="E209" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>602819</x:v>
+        <x:v>605457</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>