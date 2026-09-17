--- v5 (2026-09-17)
+++ v6 (2026-09-17)
@@ -305,110 +305,110 @@
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmétique</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage professionnel pour photographie</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage mariage</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel haute couture et défilés</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES LA BOCCA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Bac pro esthétique, cosmétique, parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel et coiffure</x:t>
@@ -737,71 +737,71 @@
   <x:si>
     <x:t>Beauty Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation maquillage de la mariée</x:t>
   </x:si>
   <x:si>
     <x:t>Bellazur - Marie-France Disdier</x:t>
   </x:si>
   <x:si>
     <x:t>11200</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
+    <x:t>Browlift- teinture (My Lamination)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BH Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Renforcement et pose de vernis semi-permanent</x:t>
   </x:si>
   <x:si>
-    <x:t>BH Academy</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Extension aux popits</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Browlift- teinture (My Lamination)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Réhaussement de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Dermopigmentation</x:t>
   </x:si>
   <x:si>
     <x:t>Biotic Phocéa</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Art corporel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2033 00:00:00</x:t>
@@ -1085,68 +1085,68 @@
   <x:si>
     <x:t>Habilitation hygiène et salubrité</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie + massages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Particulier, individuel , Salarié , Salarié de l'artisanat , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Extension de cils et réhaussement</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP esthétique cosmétique parfumerie + massages</x:t>
-[...5 lines deleted...]
-    <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
+    <x:t>Massage aux pochons d'herbes</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage aux pochons d'herbes</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Drainage lymphatique esthétique corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prothesie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Les Pennes-Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
@@ -1196,59 +1196,59 @@
   <x:si>
     <x:t>03/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>SPA praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
@@ -1355,101 +1355,101 @@
   <x:si>
     <x:t>Extension de cils - Méthode cil à cil - Volume russe</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
+    <x:t>12/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/21/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
@@ -2228,66 +2228,66 @@
   <x:si>
     <x:t>Soin pré et post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuum therapy : lifting - modelage</x:t>
   </x:si>
   <x:si>
     <x:t>Caféterapia gommage et enveloppement</x:t>
   </x:si>
   <x:si>
     <x:t>Radiofréquence lipocavitation et lipolaser (corps et visage) a visée esthetique et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique visage brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuslim</x:t>
   </x:si>
   <x:si>
+    <x:t>Drainage lymphatique esthétique manuel (corps) – méthode brésilienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinésio taping corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Kobido</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drainage lymphatique post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Vicenta Formation</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>École technique privée d'esthétique et de coiffure Vinceta</x:t>
   </x:si>
   <x:si>
     <x:t>Vinceta formation</x:t>
   </x:si>
   <x:si>
     <x:t>Vive Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
@@ -4264,500 +4264,499 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>545950</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C26" s="15" t="s"/>
+      <x:c r="C26" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s"/>
+      <x:c r="E26" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="J26" s="14" t="s"/>
+      <x:c r="J26" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>625265</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>625273</x:v>
+        <x:v>625265</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>625276</x:v>
+        <x:v>625273</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>625306</x:v>
+        <x:v>625276</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>88</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="J30" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>625450</x:v>
+        <x:v>625306</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>598871</x:v>
+        <x:v>598849</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U31" s="4" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>598849</x:v>
+        <x:v>598853</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
-      <x:c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>598853</x:v>
+        <x:v>625450</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -4837,51 +4836,51 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>543888</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
@@ -4892,97 +4891,97 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>625261</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>625449</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
@@ -5048,51 +5047,51 @@
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>622548</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -5112,59 +5111,59 @@
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>625293</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
@@ -5271,51 +5270,51 @@
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>625256</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>63</x:v>
@@ -5400,51 +5399,51 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>598850</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
@@ -5461,224 +5460,224 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>598851</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>598854</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>598867</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>598868</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -5701,51 +5700,51 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>622547</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
@@ -5753,95 +5752,95 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>625274</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>625275</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>37</x:v>
@@ -5907,59 +5906,59 @@
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>625284</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
@@ -5967,106 +5966,106 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>625300</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>625307</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
@@ -6074,98 +6073,98 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>625262</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>625263</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -6178,51 +6177,51 @@
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>610908</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>37</x:v>
@@ -6340,51 +6339,51 @@
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>625292</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6559,51 +6558,51 @@
       <x:c r="M66" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>582075</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>38</x:v>
@@ -6825,51 +6824,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>583432</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>37</x:v>
@@ -7143,51 +7142,51 @@
       <x:c r="L77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>582079</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -7736,51 +7735,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>38</x:v>
@@ -7947,51 +7946,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>38</x:v>
@@ -8675,100 +8674,100 @@
       <x:c r="L106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>635904</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>635901</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
@@ -9380,276 +9379,276 @@
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>568471</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>638217</x:v>
+        <x:v>601132</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>601134</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>601132</x:v>
+        <x:v>638217</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>601137</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
@@ -9909,335 +9908,335 @@
         <x:v>56</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>614805</x:v>
+        <x:v>614764</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>614794</x:v>
+        <x:v>614805</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>614793</x:v>
+        <x:v>614794</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>614795</x:v>
+        <x:v>614793</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>614803</x:v>
+        <x:v>614795</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>614764</x:v>
+        <x:v>614803</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
@@ -10250,51 +10249,51 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>614770</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
@@ -11529,51 +11528,51 @@
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>612290</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>37</x:v>
@@ -13533,51 +13532,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>640133</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
@@ -14332,202 +14331,201 @@
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>509602</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C208" s="15" t="s"/>
+      <x:c r="C208" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="J208" s="14" t="s"/>
+      <x:c r="J208" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>614397</x:v>
+        <x:v>500906</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>339</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="J209" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>500906</x:v>
+        <x:v>499835</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>499835</x:v>
+        <x:v>614397</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
@@ -14557,147 +14555,147 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>544961</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>531345</x:v>
+        <x:v>640780</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>640780</x:v>
+        <x:v>531345</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>332</x:v>
@@ -14777,51 +14775,51 @@
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>640017</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
@@ -15189,51 +15187,51 @@
         <x:v>133</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>614396</x:v>
       </x:c>
@@ -16435,51 +16433,51 @@
       <x:c r="L245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>634730</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
@@ -17235,403 +17233,403 @@
       <x:c r="K259" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>634952</x:v>
+        <x:v>616204</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>41461</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
-      <x:c r="E260" s="14" t="s"/>
+      <x:c r="E260" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>616204</x:v>
+        <x:v>600450</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>600445</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
-      <x:c r="E262" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>600461</x:v>
+        <x:v>634952</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>602670</x:v>
+        <x:v>600445</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>600450</x:v>
+        <x:v>600461</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>600454</x:v>
+        <x:v>602670</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
@@ -18030,51 +18028,51 @@
       <x:c r="L273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>623072</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
@@ -18539,51 +18537,51 @@
       <x:c r="L282" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>623093</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -20214,51 +20212,51 @@
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>622479</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>29</x:v>
@@ -20365,51 +20363,51 @@
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>633498</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
@@ -20418,51 +20416,51 @@
       <x:c r="M316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>633502</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
@@ -20517,51 +20515,51 @@
       <x:c r="L318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>638307</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
@@ -20619,51 +20617,51 @@
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>638330</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
@@ -20872,51 +20870,51 @@
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>633553</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
@@ -21024,1228 +21022,1228 @@
       <x:c r="K328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>638303</x:v>
+        <x:v>638302</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>638315</x:v>
+        <x:v>638309</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>638320</x:v>
+        <x:v>638311</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>638333</x:v>
+        <x:v>638314</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>638336</x:v>
+        <x:v>638323</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>633499</x:v>
+        <x:v>638326</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>633500</x:v>
+        <x:v>638338</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>633503</x:v>
+        <x:v>638303</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>633508</x:v>
+        <x:v>638315</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>638302</x:v>
+        <x:v>638320</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>638309</x:v>
+        <x:v>638333</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>638311</x:v>
+        <x:v>638336</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>638314</x:v>
+        <x:v>633499</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>638323</x:v>
+        <x:v>633500</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>638326</x:v>
+        <x:v>633503</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>638338</x:v>
+        <x:v>633508</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>586305</x:v>
+        <x:v>622464</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>622464</x:v>
+        <x:v>622480</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>622480</x:v>
+        <x:v>622496</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>622496</x:v>
+        <x:v>622497</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>622497</x:v>
+        <x:v>581655</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>581655</x:v>
+        <x:v>581672</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>581672</x:v>
+        <x:v>581689</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>581689</x:v>
+        <x:v>586305</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
@@ -22254,51 +22252,51 @@
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>638308</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>29</x:v>
@@ -22708,51 +22706,51 @@
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>622489</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
@@ -22863,100 +22861,100 @@
       <x:c r="L364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>638324</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>638331</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
@@ -23169,54 +23167,54 @@
       <x:c r="L370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>622504</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
@@ -23373,100 +23371,100 @@
       <x:c r="L374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>633533</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>633540</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
@@ -23679,100 +23677,100 @@
       <x:c r="L380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>638313</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>638316</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
@@ -23883,51 +23881,51 @@
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>638322</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
@@ -24034,51 +24032,51 @@
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>638332</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
@@ -24136,51 +24134,51 @@
       <x:c r="L389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>638335</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
@@ -24600,97 +24598,97 @@
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>622456</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>622465</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
@@ -24955,101 +24953,101 @@
       <x:c r="M405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>622519</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>633509</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>28</x:v>
@@ -25107,51 +25105,51 @@
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>633516</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
@@ -25416,51 +25414,51 @@
       <x:c r="M414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
@@ -25518,51 +25516,51 @@
       <x:c r="M416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>633552</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -26187,114 +26185,114 @@
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>601607</x:v>
+        <x:v>601608</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>601608</x:v>
+        <x:v>601607</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
@@ -26430,159 +26428,159 @@
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>601602</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>601605</x:v>
+        <x:v>601614</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>601614</x:v>
+        <x:v>601605</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -28342,51 +28340,51 @@
       <x:c r="J466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>566896</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28399,51 +28397,51 @@
       <x:c r="J467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>601330</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28458,51 +28456,51 @@
       <x:c r="J468" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>566900</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28515,51 +28513,51 @@
       <x:c r="J469" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>566905</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
@@ -28572,51 +28570,51 @@
       <x:c r="J470" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>600667</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28629,51 +28627,51 @@
       <x:c r="J471" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>601333</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28688,51 +28686,51 @@
       <x:c r="J472" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28745,51 +28743,51 @@
       <x:c r="J473" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>601332</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28804,51 +28802,51 @@
       <x:c r="J474" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>566902</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>507</x:v>
@@ -28914,51 +28912,51 @@
       <x:c r="J476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>515500</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
@@ -29736,51 +29734,51 @@
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>630281</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>29</x:v>
@@ -33882,51 +33880,51 @@
       <x:c r="L567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>633744</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C568" s="15" t="s"/>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s"/>
       <x:c r="K568" s="14" t="s">
@@ -34729,51 +34727,51 @@
       <x:c r="L582" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>630635</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s"/>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>28</x:v>
@@ -35235,159 +35233,160 @@
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
-      <x:c r="E592" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>598919</x:v>
+        <x:v>612682</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
+      <x:c r="E593" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>612682</x:v>
+        <x:v>598919</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -36587,51 +36586,51 @@
       <x:c r="M615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>609241</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -36641,51 +36640,51 @@
       <x:c r="L616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>612595</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -36706,272 +36705,274 @@
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>609233</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
-      <x:c r="E618" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>554447</x:v>
+        <x:v>612618</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
+      <x:c r="E619" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>612618</x:v>
+        <x:v>554447</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
-      <x:c r="E620" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>609254</x:v>
+        <x:v>612616</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
+      <x:c r="E621" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>612616</x:v>
+        <x:v>609224</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
@@ -36980,284 +36981,286 @@
       <x:c r="K622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>609224</x:v>
+        <x:v>554411</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
-      <x:c r="E623" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>554411</x:v>
+        <x:v>612611</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
-      <x:c r="E624" s="14" t="s"/>
+      <x:c r="E624" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>612611</x:v>
+        <x:v>609254</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
+      <x:c r="E625" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>628921</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>609262</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -37278,210 +37281,207 @@
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>609238</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>38122</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>609262</x:v>
+        <x:v>589833</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
-      <x:c r="E629" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>589833</x:v>
+        <x:v>628920</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>628920</x:v>
+        <x:v>628921</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
@@ -38877,51 +38877,51 @@
       <x:c r="L655" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>612617</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
@@ -39333,51 +39333,51 @@
       <x:c r="L663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>612594</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -39501,51 +39501,51 @@
       <x:c r="L666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>612559</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -40075,51 +40075,51 @@
       <x:c r="L676" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>612571</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -40240,51 +40240,51 @@
       <x:c r="L679" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>612572</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -40297,51 +40297,51 @@
       <x:c r="L680" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>612613</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -43520,51 +43520,51 @@
       <x:c r="L739" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
         <x:v>630548</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C740" s="15" t="s"/>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s"/>
       <x:c r="K740" s="14" t="s">
@@ -43750,279 +43750,279 @@
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C744" s="15" t="s"/>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s"/>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s"/>
       <x:c r="I744" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s"/>
       <x:c r="K744" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
-        <x:v>630170</x:v>
+        <x:v>632338</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C745" s="3" t="s"/>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
-        <x:v>632338</x:v>
+        <x:v>630166</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C746" s="15" t="s"/>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s"/>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s"/>
       <x:c r="I746" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="J746" s="14" t="s"/>
       <x:c r="K746" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
-        <x:v>630166</x:v>
+        <x:v>630173</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C747" s="3" t="s"/>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="G747" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
-        <x:v>630173</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C748" s="15" t="s"/>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s"/>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s"/>
       <x:c r="I748" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s"/>
       <x:c r="K748" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
-        <x:v>630178</x:v>
+        <x:v>630170</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="E749" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>725</x:v>
       </x:c>