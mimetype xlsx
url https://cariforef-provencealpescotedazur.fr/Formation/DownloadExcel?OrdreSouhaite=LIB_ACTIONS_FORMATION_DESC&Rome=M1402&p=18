--- v4 (2026-11-03)
+++ v5 (2026-11-03)
@@ -314,68 +314,68 @@
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable green IT</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MONTFURON</x:t>
   </x:si>
   <x:si>
     <x:t>MONTJUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROBINE-SUR-GALABRE</x:t>
   </x:si>
   <x:si>
-    <x:t>DIGNE LES BAINS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>OPPEDETTE</x:t>
   </x:si>
   <x:si>
     <x:t>AUBENAS-LES-ALPES</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement des activités (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2029 00:00:00</x:t>
@@ -467,56 +467,56 @@
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>07/12/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/12/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement des activités</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
@@ -620,62 +620,62 @@
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce (3ème année)</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/10/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien coaching</x:t>
   </x:si>
   <x:si>
     <x:t>E-Faculté de Psychologie et de Psychanalyse</x:t>
@@ -1103,164 +1103,164 @@
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gestion ressources humaines</x:t>
   </x:si>
   <x:si>
+    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite changement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACAMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management - Antenne Brignoles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management - Antenne Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIFCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
-    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Formation Conseil</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
@@ -1295,122 +1295,122 @@
   <x:si>
     <x:t>M2s Formation</x:t>
   </x:si>
   <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13920</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/23/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ressources humaines</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2025 00:00:00</x:t>
+    <x:t>03/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager en ressources humaines (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>ESG</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Paris - Institut Européen de la Communication et des Médias</x:t>
   </x:si>
   <x:si>
     <x:t>IECM</x:t>
   </x:si>
   <x:si>
     <x:t>75016</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Paris - Institut Européen de la Communication et des Médias - Antenne Nice</x:t>
@@ -1439,65 +1439,65 @@
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>B2h13 Marseille - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
-    <x:t>B2h13 Marseille - My Business School</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>manager du développement de projets transversaux et innovants</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
@@ -1577,128 +1577,128 @@
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
+    <x:t>Alternance Exxecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Alternance Exxecc</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des entreprises et des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>manager des entreprises et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de système qualité sécurité environnement en partenariat avec Groupe Kedge Business School (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion qualité</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager de portefeuille de projet (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie QSE/RSE (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
@@ -1769,131 +1769,131 @@
   <x:si>
     <x:t>Manager de commerce et de centre de profit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/03/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/03/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maîtriser la négociation pour entrepreneurs (FOAD)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>FOAD PIC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Leadership et coaching de cadres dirigeants</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/10/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2024 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
@@ -1991,191 +1991,191 @@
   <x:si>
     <x:t>Expert en transformation digitale et technologique no code spécialisation transformation digitale et IA en e-commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en transformation digitale et technologique no code spécialisation transformation digitale et IA en communication d'influence (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale spécialisation communication graphique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>EM Normandie Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>10/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/29/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Edhec programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>EDHEC Business School</x:t>
   </x:si>
   <x:si>
     <x:t>06202</x:t>
   </x:si>
   <x:si>
     <x:t>EDHEC BS</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale de Comptabilité et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ENCG</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Hautes Etudes de Comptabilité et de Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HECG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Hautes Etudes de Comptabilité et de Gestion</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Comptabilité et de Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hautes Etudes de Comptabilité et de Gestion - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Marie Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>diplôme supérieur de comptabilité et de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
@@ -2468,68 +2468,68 @@
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coach professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Ideallis - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Évaluation personnalité</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Boost</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/25/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Coach Agile Professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>The Agile Company</x:t>
   </x:si>
   <x:si>
     <x:t>TAC</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de missions en ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Audit ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de missions en ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'Ipvg</x:t>
@@ -2546,65 +2546,65 @@
   <x:si>
     <x:t>Chargé de développement social et paie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Traitement paie</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité qualité, logistique industrielle et organisation parcours management de la production (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>Génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion et pilotage des ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours contrôle de gestion et pilotage de la performance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor en sciences et ingénierie - génie de l'environnement et science de la donnée</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Mines Paris - PSL - Campus de Sophia-Antipolis </x:t>
   </x:si>
   <x:si>
     <x:t>06904</x:t>
   </x:si>
   <x:si>
     <x:t>Objectif développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
@@ -2630,63 +2630,63 @@
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accessibilité : bien accueillir les personnes en situation de handicap</x:t>
   </x:si>
   <x:si>
+    <x:t>Crc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordination travail</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cibler La Bonne Boîte</x:t>
   </x:si>
   <x:si>
-    <x:t>Coordination travail</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LES ADRETS-DE-L'ESTEREL</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2024 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -3971,51 +3971,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>641681</x:v>
+        <x:v>640841</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -4025,51 +4025,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>640839</x:v>
+        <x:v>641681</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
@@ -4082,51 +4082,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>640840</x:v>
+        <x:v>640839</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -4136,51 +4136,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>640843</x:v>
+        <x:v>640840</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
@@ -4193,105 +4193,105 @@
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>640841</x:v>
+        <x:v>640843</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>642380</x:v>
+        <x:v>638631</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
@@ -4301,105 +4301,105 @@
       <x:c r="J20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>638631</x:v>
+        <x:v>642380</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>638630</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
@@ -4412,51 +4412,51 @@
       <x:c r="J22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>638628</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -4835,383 +4835,382 @@
         <x:v>607491</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>607494</x:v>
+        <x:v>600463</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>608897</x:v>
+        <x:v>607494</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>609143</x:v>
+        <x:v>608897</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>601161</x:v>
+        <x:v>609143</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>117</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>605507</x:v>
+        <x:v>601161</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>600463</x:v>
+        <x:v>605507</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>123</x:v>
@@ -5307,148 +5306,148 @@
         <x:v>609600</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>608895</x:v>
+        <x:v>607476</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="U38" s="16" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>607476</x:v>
+        <x:v>608895</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>136</x:v>
@@ -6252,51 +6251,51 @@
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>643934</x:v>
+        <x:v>526914</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -6306,51 +6305,51 @@
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>526914</x:v>
+        <x:v>643934</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
@@ -6536,51 +6535,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>600238</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -7307,51 +7306,51 @@
       <x:c r="M73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>12585</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>639481</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
@@ -7366,51 +7365,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>639512</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7423,51 +7422,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>639511</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7537,51 +7536,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>635492</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8095,51 +8094,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>633809</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8257,162 +8256,162 @@
       <x:c r="K90" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>646491</x:v>
+        <x:v>646492</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>42359</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>646492</x:v>
+        <x:v>646495</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>42359</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>646495</x:v>
+        <x:v>646491</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>42359</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -8706,51 +8705,51 @@
       <x:c r="K98" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>650323</x:v>
+        <x:v>650324</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -8760,51 +8759,51 @@
       <x:c r="K99" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>650324</x:v>
+        <x:v>650323</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
@@ -9050,51 +9049,51 @@
       <x:c r="M104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>641132</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9107,51 +9106,51 @@
       <x:c r="M105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>641131</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
@@ -9166,51 +9165,51 @@
       <x:c r="M106" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>641130</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9319,228 +9318,228 @@
       <x:c r="G109" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>650295</x:v>
+        <x:v>650292</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>650296</x:v>
+        <x:v>650297</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>650292</x:v>
+        <x:v>650295</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>650297</x:v>
+        <x:v>650296</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -10334,958 +10333,957 @@
       <x:c r="S126" s="14" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>609155</x:v>
+        <x:v>603543</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="H128" s="14" t="s"/>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>350</x:v>
+      </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>549493</x:v>
+        <x:v>655422</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>603543</x:v>
+        <x:v>548738</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="H130" s="14" t="s"/>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
+        <x:v>358</x:v>
+      </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>545494</x:v>
+        <x:v>644967</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>655422</x:v>
+        <x:v>644969</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>355</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>549285</x:v>
+        <x:v>554316</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>552235</x:v>
+        <x:v>545003</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>361</x:v>
-[...1 lines deleted...]
-      <x:c r="H134" s="14" t="s"/>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s">
+        <x:v>350</x:v>
+      </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>601820</x:v>
+        <x:v>549285</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>554842</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>554316</x:v>
+        <x:v>601820</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>367</x:v>
-[...2 lines deleted...]
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>545003</x:v>
+        <x:v>552235</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>548738</x:v>
+        <x:v>609155</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>373</x:v>
-[...2 lines deleted...]
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>644967</x:v>
+        <x:v>549493</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>373</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>644969</x:v>
+        <x:v>545494</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>548740</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>644971</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
@@ -11298,51 +11296,51 @@
       <x:c r="E143" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>609149</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
@@ -11357,51 +11355,51 @@
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>602021</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
@@ -11417,173 +11415,173 @@
       <x:c r="G145" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>623613</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>552234</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>552599</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
@@ -11592,170 +11590,170 @@
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>599237</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>600433</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>600584</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
@@ -11765,1584 +11763,1584 @@
       <x:c r="E151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>600599</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="H152" s="14" t="s">
+      <x:c r="I152" s="16" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>601362</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="H153" s="0" t="s">
+      <x:c r="I153" s="4" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="R153" s="0" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>601363</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>601472</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>601587</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>602496</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>601586</x:v>
+        <x:v>642980</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>642980</x:v>
+        <x:v>547007</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>546151</x:v>
+        <x:v>601586</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>600598</x:v>
+        <x:v>603646</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>603646</x:v>
+        <x:v>600598</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>547007</x:v>
+        <x:v>546151</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U162" s="16" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>607490</x:v>
+        <x:v>601819</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>601473</x:v>
+        <x:v>607490</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>545493</x:v>
+        <x:v>601473</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>545001</x:v>
+        <x:v>545493</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>373</x:v>
-[...2 lines deleted...]
-        <x:v>374</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>644965</x:v>
+        <x:v>609152</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>348</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>367</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>554314</x:v>
+        <x:v>545001</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="P169" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="P169" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>609152</x:v>
+        <x:v>644965</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="P170" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="P170" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>601819</x:v>
+        <x:v>554314</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>609845</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>552645</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>545492</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="P174" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="P174" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>603542</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>633926</x:v>
+        <x:v>581262</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>581262</x:v>
+        <x:v>633926</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>651322</x:v>
+        <x:v>569114</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>39595</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13370,75 +13368,75 @@
       <x:c r="R178" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>645757</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>608103</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
@@ -13451,227 +13449,227 @@
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>569114</x:v>
+        <x:v>651322</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>608105</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>556976</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>556977</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
@@ -13681,51 +13679,51 @@
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>645399</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
@@ -13735,51 +13733,51 @@
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>633690</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
@@ -13792,51 +13790,51 @@
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>643488</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
@@ -14197,75 +14195,75 @@
       <x:c r="U192" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>556551</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
@@ -14305,161 +14303,161 @@
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>556601</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>609174</x:v>
+        <x:v>556638</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="H196" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>556638</x:v>
+        <x:v>609174</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -14632,54 +14630,54 @@
       <x:c r="I200" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>625760</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -14779,275 +14777,275 @@
       <x:c r="S202" s="14" t="n">
         <x:v>646375</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>653172</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>607672</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>607673</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>589852</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -15203,577 +15201,577 @@
         <x:v>607698</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>614697</x:v>
+        <x:v>609188</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>609188</x:v>
+        <x:v>608918</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>608918</x:v>
+        <x:v>607726</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>607726</x:v>
+        <x:v>614697</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>608917</x:v>
+        <x:v>607699</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>589864</x:v>
+        <x:v>607724</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>607699</x:v>
+        <x:v>609186</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>607724</x:v>
+        <x:v>608917</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>609186</x:v>
+        <x:v>589864</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -15800,167 +15798,167 @@
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>645860</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>588376</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>633817</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>482</x:v>
@@ -15971,78 +15969,78 @@
       <x:c r="R222" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>645861</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>635208</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
@@ -16564,54 +16562,54 @@
       <x:c r="I233" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>547477</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -16653,1251 +16651,1250 @@
       <x:c r="S234" s="14" t="n">
         <x:v>602650</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>546791</x:v>
+        <x:v>552219</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>548736</x:v>
+        <x:v>546844</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>552219</x:v>
+        <x:v>546969</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>546844</x:v>
+        <x:v>548736</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>114</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>546969</x:v>
+        <x:v>546791</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>38825</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>601486</x:v>
+        <x:v>602093</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>553371</x:v>
+        <x:v>552224</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>602649</x:v>
+        <x:v>641235</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>566599</x:v>
+        <x:v>601486</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>548734</x:v>
+        <x:v>602649</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>395</x:v>
-[...2 lines deleted...]
-        <x:v>396</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>546236</x:v>
+        <x:v>553371</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>38825</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>598958</x:v>
+        <x:v>548734</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>547152</x:v>
+        <x:v>566599</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>602093</x:v>
+        <x:v>547152</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>552224</x:v>
+        <x:v>546236</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>641235</x:v>
+        <x:v>598958</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>546067</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>553372</x:v>
+        <x:v>608648</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38825</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>608648</x:v>
+        <x:v>553372</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38825</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>486</x:v>
-[...1 lines deleted...]
-      <x:c r="H254" s="14" t="s"/>
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s">
+        <x:v>467</x:v>
+      </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>632705</x:v>
+        <x:v>521700</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>466</x:v>
-[...2 lines deleted...]
-        <x:v>467</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>521700</x:v>
+        <x:v>632705</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
@@ -18415,125 +18412,125 @@
       <x:c r="G265" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>549325</x:v>
+        <x:v>600228</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>600228</x:v>
+        <x:v>549325</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>42041</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19002,51 +18999,51 @@
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34091</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>537652</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>36519</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19059,51 +19056,51 @@
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34091</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>537651</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>41433</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19463,51 +19460,51 @@
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>602712</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -19542,215 +19539,216 @@
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>632828</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>37635</x:v>
+        <x:v>42321</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>544974</x:v>
+        <x:v>644872</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>42321</x:v>
+        <x:v>37635</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>632830</x:v>
+        <x:v>544974</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>644872</x:v>
+        <x:v>632830</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="G288" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
@@ -19803,51 +19801,51 @@
       <x:c r="I289" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>627918</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -19922,57 +19920,57 @@
       <x:c r="K291" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>553080</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
@@ -19981,57 +19979,57 @@
       <x:c r="K292" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>600230</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20149,780 +20147,780 @@
       <x:c r="K295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>645299</x:v>
+        <x:v>642889</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>642889</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>641725</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>525430</x:v>
+        <x:v>645299</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="U299" s="4" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>525432</x:v>
+        <x:v>641725</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="U300" s="16" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>589588</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>589592</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>642883</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>591</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>525431</x:v>
+        <x:v>642883</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>477935</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>589591</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>42567</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
@@ -21310,100 +21308,100 @@
         <x:v>80</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>626806</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>626805</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>40561</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -21975,82 +21973,82 @@
         <x:v>616177</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>549523</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -22072,51 +22070,51 @@
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>546241</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
@@ -22241,111 +22239,111 @@
       <x:c r="K332" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>644160</x:v>
+        <x:v>589985</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>589985</x:v>
+        <x:v>644160</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
@@ -22436,988 +22434,987 @@
         <x:v>646276</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>361</x:v>
-[...1 lines deleted...]
-      <x:c r="H336" s="14" t="s"/>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s">
+        <x:v>350</x:v>
+      </x:c>
       <x:c r="I336" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>601816</x:v>
+        <x:v>614708</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H337" s="0" t="s">
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>601817</x:v>
+        <x:v>651249</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>651249</x:v>
+        <x:v>599154</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H339" s="0" t="s">
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>601993</x:v>
+        <x:v>653146</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>607160</x:v>
+        <x:v>601816</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>659</x:v>
-[...2 lines deleted...]
-        <x:v>660</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>599154</x:v>
+        <x:v>601817</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>559</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>653146</x:v>
+        <x:v>601993</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>650</x:v>
-[...2 lines deleted...]
-        <x:v>651</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>651250</x:v>
+        <x:v>607160</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>609442</x:v>
+        <x:v>651250</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>651841</x:v>
+        <x:v>609442</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>671</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>653169</x:v>
+        <x:v>651841</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>600252</x:v>
+        <x:v>653169</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="H348" s="14" t="s"/>
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s">
+        <x:v>668</x:v>
+      </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>603680</x:v>
+        <x:v>600252</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>204</x:v>
-[...2 lines deleted...]
-        <x:v>205</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>608022</x:v>
+        <x:v>603680</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>609443</x:v>
+        <x:v>608022</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>609596</x:v>
+        <x:v>609443</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>670</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
         <x:v>128</x:v>
@@ -23428,767 +23425,767 @@
       <x:c r="K352" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>609597</x:v>
+        <x:v>609596</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H353" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>602089</x:v>
+        <x:v>609597</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>659</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>641181</x:v>
+        <x:v>602089</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>641183</x:v>
+        <x:v>641181</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>643161</x:v>
+        <x:v>641183</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>678</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="H357" s="0" t="s">
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>601756</x:v>
+        <x:v>599153</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="H358" s="14" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="I358" s="16" t="s">
         <x:v>679</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>680</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>607967</x:v>
+        <x:v>616776</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>607159</x:v>
+        <x:v>602090</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>602197</x:v>
+        <x:v>643161</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>355</x:v>
-[...2 lines deleted...]
-        <x:v>356</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>614708</x:v>
+        <x:v>601756</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>659</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>599153</x:v>
+        <x:v>607967</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>682</x:v>
-[...2 lines deleted...]
-        <x:v>683</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>616776</x:v>
+        <x:v>607159</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>503</x:v>
-[...1 lines deleted...]
-      <x:c r="H364" s="14" t="s"/>
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H364" s="14" t="s">
+        <x:v>560</x:v>
+      </x:c>
       <x:c r="I364" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>602090</x:v>
+        <x:v>602197</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24384,78 +24381,78 @@
       <x:c r="R368" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>648555</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>635192</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
@@ -24724,81 +24721,81 @@
       <x:c r="R374" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>639022</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>648548</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
@@ -24837,93 +24834,93 @@
       <x:c r="R376" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>635683</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>639023</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -25373,81 +25370,81 @@
       <x:c r="J386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>567161</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
@@ -25489,54 +25486,54 @@
       <x:c r="I388" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>567007</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
@@ -25546,54 +25543,54 @@
       <x:c r="I389" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>567008</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
@@ -25662,54 +25659,54 @@
       <x:c r="I391" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>616994</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
@@ -25721,54 +25718,54 @@
       <x:c r="I392" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>616995</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
@@ -25900,57 +25897,57 @@
       <x:c r="K395" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>567002</x:v>
+        <x:v>628776</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
@@ -25959,284 +25956,284 @@
       <x:c r="K396" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>628776</x:v>
+        <x:v>580210</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>580210</x:v>
+        <x:v>580212</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
-        <x:v>428</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>580212</x:v>
+        <x:v>567002</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>504581</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>525437</x:v>
+        <x:v>504581</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>62</x:v>
@@ -26345,51 +26342,51 @@
       <x:c r="L403" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>644543</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
@@ -26508,123 +26505,123 @@
         <x:v>743</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>600166</x:v>
+        <x:v>573868</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>573868</x:v>
+        <x:v>600166</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
@@ -26781,104 +26778,104 @@
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>627944</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>572795</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
@@ -27735,51 +27732,51 @@
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>597996</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
@@ -28168,274 +28165,274 @@
       <x:c r="K436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>632212</x:v>
+        <x:v>632209</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>799</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="C437" s="3" t="s"/>
+      <x:c r="C437" s="3" t="n">
+        <x:v>41713</x:v>
+      </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="J437" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>32150</x:v>
+        <x:v>15020</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="Q437" s="4" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="R437" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="S437" s="0" t="n">
+        <x:v>632210</x:v>
+      </x:c>
+      <x:c r="T437" s="4" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="Q437" s="4" t="s">
-[...8 lines deleted...]
-      <x:c r="T437" s="4" t="s">
+      <x:c r="U437" s="4" t="s">
         <x:v>801</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>615361</x:v>
+        <x:v>632212</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="U438" s="16" t="s">
         <x:v>802</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="C439" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>15020</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>632209</x:v>
+        <x:v>540646</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>632210</x:v>
+        <x:v>615361</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>804</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
@@ -28462,787 +28459,787 @@
         <x:v>618370</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="H442" s="14" t="s">
+      <x:c r="I442" s="16" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>601360</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>603645</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>419</x:v>
-[...1 lines deleted...]
-      <x:c r="H444" s="14" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H444" s="14" t="s">
+        <x:v>367</x:v>
+      </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>600400</x:v>
+        <x:v>615051</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>600430</x:v>
+        <x:v>600400</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>615051</x:v>
+        <x:v>600430</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H447" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="H447" s="0" t="s">
+      <x:c r="I447" s="4" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="R447" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="R447" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>601361</x:v>
+        <x:v>615054</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>615054</x:v>
+        <x:v>601348</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>601348</x:v>
+        <x:v>601802</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>579</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>361</x:v>
-[...1 lines deleted...]
-      <x:c r="H450" s="14" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H450" s="14" t="s">
+        <x:v>367</x:v>
+      </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>601802</x:v>
+        <x:v>601361</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>646263</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>646262</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>34464</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>499783</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>39601</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>641173</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>39601</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -29283,84 +29280,84 @@
         <x:v>640976</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>39601</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>641174</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>39601</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -29404,51 +29401,51 @@
         <x:v>31</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -29464,51 +29461,51 @@
       <x:c r="T458" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -29525,51 +29522,51 @@
         <x:v>31</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -29585,51 +29582,51 @@
       <x:c r="T460" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
@@ -29646,535 +29643,535 @@
         <x:v>33</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>603406</x:v>
+        <x:v>603822</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>603407</x:v>
+        <x:v>556147</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>510681</x:v>
+        <x:v>603406</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>826</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>554813</x:v>
+        <x:v>603407</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>827</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>554917</x:v>
+        <x:v>510681</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>556170</x:v>
+        <x:v>554813</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>827</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>603822</x:v>
+        <x:v>554917</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>829</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>556147</x:v>
+        <x:v>556170</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -30190,514 +30187,514 @@
       <x:c r="T470" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>603408</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>829</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>603820</x:v>
+        <x:v>509941</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>509941</x:v>
+        <x:v>603820</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>828</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>602549</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>602551</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>827</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>554938</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>603842</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>829</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>827</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>509942</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>826</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>42599</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -30764,51 +30761,51 @@
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>598325</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -31308,137 +31305,137 @@
         <x:v>111</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>643045</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>537364</x:v>
+        <x:v>635377</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>856</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="Q492" s="16" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="R492" s="14" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="S492" s="14" t="n">
+        <x:v>537364</x:v>
+      </x:c>
+      <x:c r="T492" s="16" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="Q492" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>42</x:v>
@@ -31458,129 +31455,129 @@
       <x:c r="R493" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>600796</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>615319</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>537363</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>863</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>