--- v3 (2026-09-16)
+++ v4 (2026-11-03)
@@ -164,87 +164,87 @@
   <x:si>
     <x:t>Accent Formation</x:t>
   </x:si>
   <x:si>
     <x:t>84310</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Thanatopraxie</x:t>
   </x:si>
   <x:si>
     <x:t>MORIERES-LES-AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>09/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/20/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme national de thanatopracteur (pratique)</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
+    <x:t>02/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme national de thanatopracteur</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Thanatologie Phocéen</x:t>
   </x:si>
   <x:si>
     <x:t>13370</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
@@ -847,51 +847,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>42059</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>635371</x:v>
+        <x:v>635372</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>38541</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -901,51 +901,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>42059</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>635372</x:v>
+        <x:v>635371</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>38541</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
@@ -1012,51 +1012,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42059</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>603756</x:v>
+        <x:v>513711</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38541</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -1069,51 +1069,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42059</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>513711</x:v>
+        <x:v>603756</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38541</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>