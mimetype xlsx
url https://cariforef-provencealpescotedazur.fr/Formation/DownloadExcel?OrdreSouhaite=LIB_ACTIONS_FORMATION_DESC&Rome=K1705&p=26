--- v4 (2026-08-18)
+++ v5 (2026-08-18)
@@ -398,59 +398,59 @@
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/23/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Loc</x:t>
   </x:si>
   <x:si>
     <x:t>13670</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-ANDIOL</x:t>
   </x:si>
   <x:si>
     <x:t>PSC 1 (Prévention et Secours Civiques)</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Marseille des Secouristes Français de la Croix Blanche</x:t>
   </x:si>
   <x:si>
     <x:t>AMS CROIX BLANCHE</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
@@ -863,113 +863,113 @@
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>IESC</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Formations Conseils</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
+    <x:t>Easy Partner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Naille Cyno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGUILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/08/2027 00:00:00</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Céline Baron - Celineb Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>06550</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUETTE-SUR-SIAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MAC FORMATEUR SST</x:t>
   </x:si>
   <x:si>
     <x:t>Actimmis</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
@@ -1031,65 +1031,65 @@
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Guide fiLes et serres fiLes</x:t>
   </x:si>
   <x:si>
     <x:t>Évacuation site</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes qui sauvent</x:t>
   </x:si>
   <x:si>
     <x:t>Formation de Formateur sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
+    <x:t>Cns Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation formateur sécurité</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bird Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation formateur sécurité</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cns Formation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formateurs sécurité incendie et évacuation</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Equipier de première intervention : manipulation des extincteurs</x:t>
   </x:si>
   <x:si>
     <x:t>Équipier de Première Intervention (EPI) - Prévention - Renforcer l'intervention immédiate du PTI avec les extincteurs et RIA - Simulateur de feu numérique - PIS086</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Équipier de Première Intervention (EPI) - Prévention - Renforcer l'intervention immédiate du PTI avec les extincteurs et RIA - PIS056</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Équipier de première intervention (EPI)</x:t>
   </x:si>
   <x:si>
     <x:t>Equipier de Première Intervention (EPI)</x:t>
@@ -1196,215 +1196,224 @@
   <x:si>
     <x:t>DIU Enseignement de la Natation, Surveillance, Sécurité et Sauvetage en Milieu Aquatique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité secourisme aquatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir Sauveteur Secouriste du Travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Amn Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Eureka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Conseil et Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/31/2026 00:00:00</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Ubitech</x:t>
   </x:si>
   <x:si>
     <x:t>News Formations</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaprogpec</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/14/2026 00:00:00</x:t>
+    <x:t>Convergence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tea Conseil Audit Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Etincelle</x:t>
   </x:si>
   <x:si>
     <x:t>13710</x:t>
   </x:si>
   <x:si>
     <x:t>FUVEAU</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ma Prev en Jeu - Maryline Jasek</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vikaria</x:t>
   </x:si>
   <x:si>
     <x:t>06640</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-JEANNET</x:t>
   </x:si>
   <x:si>
+    <x:t>01/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Syndicat des Taxis Marseillais et de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
-    <x:t>01/07/2026 00:00:00</x:t>
-[...14 lines deleted...]
-    <x:t>LA SEYNE-SUR-MER</x:t>
+    <x:t>Avenir Services Formation - Elythe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>IFPST</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
-    <x:t>Tea Conseil Audit Formation</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Edith Seltzer</x:t>
   </x:si>
   <x:si>
     <x:t>FES</x:t>
   </x:si>
   <x:si>
     <x:t>05107</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Maison N</x:t>
   </x:si>
   <x:si>
     <x:t>Form&amp;Care</x:t>
@@ -1499,165 +1508,156 @@
   <x:si>
     <x:t>05/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ab Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Enseignement Risques Professionnels Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>ERP FORMATION SUD EST</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Convergence Formation</x:t>
-[...5 lines deleted...]
-    <x:t>ANTIBES</x:t>
+    <x:t>07/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité Manutention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERQUIERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mely Formation Prévention 84</x:t>
   </x:si>
   <x:si>
     <x:t>MFP 84</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Elu , Public en emploi , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/22/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/15/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Devenir sauveteur secouriste du travail</x:t>
   </x:si>
   <x:si>
     <x:t>Mood'up Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13430</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Membre élu du CE , Membre élu du CHSCT , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>EYGUIERES</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir formateur prévention des incendies et évacuation</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir Coordinateur de Système de Sécurité Incendie (CSSI) - PIR059</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir acteur en Sauvetage Secourisme du Travail (SST) - PRS001</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cynophile - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle)</x:t>
   </x:si>
   <x:si>
+    <x:t>Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude personnelle à l'insertion (CAPI)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre du Service Militaire Volontaire Sud-Est</x:t>
   </x:si>
   <x:si>
     <x:t>01500</x:t>
   </x:si>
   <x:si>
     <x:t>Mise à niveau</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brancardier (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
@@ -3808,109 +3808,109 @@
       <x:c r="K31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>558261</x:v>
+        <x:v>608198</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U31" s="4" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>608198</x:v>
+        <x:v>558261</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>35</x:v>
@@ -5490,191 +5490,191 @@
       <x:c r="R63" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>586870</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>628495</x:v>
+        <x:v>586865</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>628496</x:v>
+        <x:v>628495</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>586865</x:v>
+        <x:v>628496</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
@@ -9123,1001 +9123,1002 @@
         <x:v>102</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>613260</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>637799</x:v>
+        <x:v>633941</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>637809</x:v>
+        <x:v>633942</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>637738</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>637805</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>633941</x:v>
+        <x:v>633943</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>633942</x:v>
+        <x:v>590556</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="K141" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="L141" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="M141" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N141" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O141" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P141" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="Q141" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="R141" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="S141" s="0" t="n">
+        <x:v>637791</x:v>
+      </x:c>
+      <x:c r="T141" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="K141" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="Q141" s="4" t="s">
+      <x:c r="U141" s="4" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>260</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>623970</x:v>
+        <x:v>608267</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>637791</x:v>
+        <x:v>590558</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>608267</x:v>
+        <x:v>637745</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>590558</x:v>
+        <x:v>637748</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>590556</x:v>
+        <x:v>637804</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>637745</x:v>
+        <x:v>637812</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>637748</x:v>
+        <x:v>586085</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>637804</x:v>
+        <x:v>623970</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>637812</x:v>
+        <x:v>637735</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="S151" s="0" t="n">
+        <x:v>637736</x:v>
+      </x:c>
+      <x:c r="T151" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="S151" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>637735</x:v>
+        <x:v>637746</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>637736</x:v>
+        <x:v>637803</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>33</x:v>
@@ -10126,208 +10127,208 @@
       <x:c r="K154" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>637746</x:v>
+        <x:v>637814</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>637803</x:v>
+        <x:v>633930</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>637814</x:v>
+        <x:v>637799</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>633930</x:v>
+        <x:v>637809</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
@@ -11046,169 +11047,169 @@
         <x:v>598395</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>590157</x:v>
+        <x:v>631000</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="R173" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="S173" s="0" t="n">
+        <x:v>590157</x:v>
+      </x:c>
+      <x:c r="T173" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="R173" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>605402</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
@@ -11887,109 +11888,109 @@
         <x:v>132</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>619914</x:v>
+        <x:v>629609</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>629609</x:v>
+        <x:v>619914</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
@@ -12146,54 +12147,54 @@
       <x:c r="L193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>586827</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
@@ -12993,295 +12994,295 @@
       <x:c r="R209" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>628486</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>375</x:v>
-[...1 lines deleted...]
-      <x:c r="H210" s="14" t="s"/>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
+        <x:v>261</x:v>
+      </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="Q210" s="16" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R210" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="S210" s="14" t="n">
+        <x:v>623965</x:v>
+      </x:c>
+      <x:c r="T210" s="16" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="U210" s="16" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>586647</x:v>
+        <x:v>633911</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>586822</x:v>
+        <x:v>586647</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>637285</x:v>
+        <x:v>586822</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>260</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>623965</x:v>
+        <x:v>613858</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
@@ -13301,237 +13302,237 @@
       <x:c r="R215" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>629501</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>636101</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>636108</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>636109</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="I219" s="4" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="Q219" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="Q219" s="4" t="s">
+      <x:c r="R219" s="0" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>617085</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
@@ -13540,103 +13541,103 @@
       <x:c r="L220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>637286</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="U220" s="16" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>637289</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>61</x:v>
@@ -13644,103 +13645,103 @@
       <x:c r="L222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>623964</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="H223" s="0" t="s">
+      <x:c r="I223" s="4" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>618774</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -13767,4874 +13768,4870 @@
         <x:v>185</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>623966</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>610234</x:v>
+        <x:v>612948</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>586821</x:v>
+        <x:v>628475</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>551480</x:v>
+        <x:v>628483</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>630337</x:v>
+        <x:v>637285</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>612948</x:v>
+        <x:v>610234</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>628475</x:v>
+        <x:v>586821</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>628483</x:v>
+        <x:v>551480</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>578873</x:v>
+        <x:v>630337</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>623039</x:v>
+        <x:v>600704</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>628576</x:v>
+        <x:v>615389</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="I235" s="4" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="K235" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="L235" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M235" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N235" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O235" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P235" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="Q235" s="4" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="R235" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="I235" s="4" t="s">
+      <x:c r="S235" s="0" t="n">
+        <x:v>578873</x:v>
+      </x:c>
+      <x:c r="T235" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="K235" s="0" t="s">
-[...20 lines deleted...]
-      <x:c r="R235" s="0" t="s">
+      <x:c r="U235" s="4" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>613858</x:v>
+        <x:v>623039</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-        <x:v>414</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>598248</x:v>
+        <x:v>628576</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>602837</x:v>
+        <x:v>637284</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>608262</x:v>
+        <x:v>614241</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="H240" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>637284</x:v>
+        <x:v>626367</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>614241</x:v>
+        <x:v>602837</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>626367</x:v>
+        <x:v>608262</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>421</x:v>
-[...1 lines deleted...]
-      <x:c r="H243" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>603860</x:v>
+        <x:v>602835</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>615392</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>590235</x:v>
+        <x:v>598248</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>244</x:v>
-[...1 lines deleted...]
-      <x:c r="H246" s="14" t="s"/>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H246" s="14" t="s">
+        <x:v>243</x:v>
+      </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>608258</x:v>
+        <x:v>590235</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>608261</x:v>
+        <x:v>608258</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>618109</x:v>
+        <x:v>608261</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>169</x:v>
-[...2 lines deleted...]
-        <x:v>170</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>633109</x:v>
+        <x:v>618109</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H250" s="14" t="s"/>
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>431</x:v>
+      </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>628476</x:v>
+        <x:v>603860</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>628477</x:v>
+        <x:v>633109</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>628482</x:v>
+        <x:v>628476</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>636102</x:v>
+        <x:v>628477</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>636103</x:v>
+        <x:v>628482</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>636106</x:v>
+        <x:v>636102</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>432</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>620747</x:v>
+        <x:v>636103</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>586818</x:v>
+        <x:v>636106</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="H258" s="14" t="s"/>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s">
+        <x:v>436</x:v>
+      </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>586819</x:v>
+        <x:v>620747</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>586820</x:v>
+        <x:v>586818</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>586823</x:v>
+        <x:v>586819</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>630124</x:v>
+        <x:v>586820</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>631174</x:v>
+        <x:v>586823</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>617941</x:v>
+        <x:v>630124</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>637277</x:v>
+        <x:v>631174</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>637279</x:v>
+        <x:v>617941</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>637283</x:v>
+        <x:v>637277</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="U266" s="16" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>637287</x:v>
+        <x:v>637279</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="U267" s="4" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>637290</x:v>
+        <x:v>637283</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>637292</x:v>
+        <x:v>637287</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>600625</x:v>
+        <x:v>637290</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>606371</x:v>
+        <x:v>637292</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>626366</x:v>
+        <x:v>600625</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>614492</x:v>
+        <x:v>606371</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>453</x:v>
-[...1 lines deleted...]
-      <x:c r="H274" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="I274" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>546337</x:v>
+        <x:v>626366</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>546583</x:v>
+        <x:v>614492</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>628480</x:v>
+        <x:v>546337</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>628484</x:v>
+        <x:v>546583</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>628487</x:v>
+        <x:v>628480</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>628489</x:v>
+        <x:v>628484</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>628490</x:v>
+        <x:v>628487</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>605398</x:v>
+        <x:v>628489</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>605399</x:v>
+        <x:v>628490</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>635384</x:v>
+        <x:v>605398</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>633111</x:v>
+        <x:v>605399</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>626812</x:v>
+        <x:v>635384</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>460</x:v>
-[...1 lines deleted...]
-      <x:c r="H286" s="14" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="I286" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>637728</x:v>
+        <x:v>633111</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>463</x:v>
-[...2 lines deleted...]
-        <x:v>464</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>600009</x:v>
+        <x:v>626812</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>599730</x:v>
+        <x:v>637728</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>544265</x:v>
+        <x:v>600009</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H290" s="14" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H290" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>628577</x:v>
+        <x:v>599730</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>615390</x:v>
+        <x:v>544265</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>609341</x:v>
+        <x:v>628577</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>471</x:v>
-[...2 lines deleted...]
-        <x:v>472</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>611094</x:v>
+        <x:v>615390</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>622185</x:v>
+        <x:v>609341</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="H295" s="0" t="s">
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>637282</x:v>
+        <x:v>611094</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>614263</x:v>
+        <x:v>622185</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>605397</x:v>
+        <x:v>637282</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>636105</x:v>
+        <x:v>614263</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>612000</x:v>
+        <x:v>605397</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>623517</x:v>
+        <x:v>636105</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>598247</x:v>
+        <x:v>612000</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>631046</x:v>
+        <x:v>623517</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H303" s="0" t="s">
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>600704</x:v>
+        <x:v>598247</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>615389</x:v>
+        <x:v>608260</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="I305" s="4" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="K305" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L305" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="M305" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N305" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O305" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P305" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="Q305" s="4" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="R305" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="S305" s="0" t="n">
+        <x:v>633868</x:v>
+      </x:c>
+      <x:c r="T305" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="H305" s="0" t="s">
+      <x:c r="U305" s="4" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>605400</x:v>
+        <x:v>629460</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>637278</x:v>
+        <x:v>636110</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="H308" s="14" t="s"/>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s">
+        <x:v>486</x:v>
+      </x:c>
       <x:c r="I308" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>637288</x:v>
+        <x:v>618090</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>637291</x:v>
+        <x:v>605400</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>636110</x:v>
+        <x:v>637278</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>432</x:v>
-[...2 lines deleted...]
-        <x:v>433</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>621071</x:v>
+        <x:v>637288</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>586817</x:v>
+        <x:v>637291</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>578857</x:v>
+        <x:v>631046</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>341</x:v>
-[...1 lines deleted...]
-      <x:c r="H314" s="14" t="s"/>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s">
+        <x:v>436</x:v>
+      </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>615322</x:v>
+        <x:v>621071</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>615391</x:v>
+        <x:v>586817</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>608260</x:v>
+        <x:v>578857</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>633868</x:v>
+        <x:v>615322</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>629460</x:v>
+        <x:v>615391</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>120</x:v>
@@ -18654,80 +18651,80 @@
       <x:c r="R319" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>629681</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>623044</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>132</x:v>
@@ -18785,415 +18782,415 @@
         <x:v>132</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>619992</x:v>
+        <x:v>619985</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>620015</x:v>
+        <x:v>619986</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>619985</x:v>
+        <x:v>619989</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>619986</x:v>
+        <x:v>620013</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>619989</x:v>
+        <x:v>620016</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>620013</x:v>
+        <x:v>619992</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>620016</x:v>
+        <x:v>620015</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>620007</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
@@ -19304,51 +19301,51 @@
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>619984</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
@@ -19607,103 +19604,103 @@
       <x:c r="L338" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>619995</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>619996</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
@@ -20117,54 +20114,54 @@
       <x:c r="L348" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>620011</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
@@ -20324,51 +20321,51 @@
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>619997</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
@@ -20439,233 +20436,233 @@
         <x:v>132</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>620003</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="Q355" s="4" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="R355" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="Q355" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>585362</x:v>
+        <x:v>585358</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="Q356" s="16" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="R356" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="Q356" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>585358</x:v>
+        <x:v>585362</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="Q357" s="4" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="R357" s="0" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>585366</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="Q358" s="16" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="R358" s="14" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>585357</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>517</x:v>
@@ -20790,51 +20787,51 @@
       <x:c r="L361" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>630260</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -20931,182 +20928,182 @@
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>620908</x:v>
+        <x:v>620821</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>620821</x:v>
+        <x:v>620908</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>616977</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>141</x:v>
@@ -21177,51 +21174,51 @@
       <x:c r="L368" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>632798</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38451</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
@@ -21282,51 +21279,51 @@
       <x:c r="J370" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>618989</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>40374</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>539</x:v>
       </x:c>