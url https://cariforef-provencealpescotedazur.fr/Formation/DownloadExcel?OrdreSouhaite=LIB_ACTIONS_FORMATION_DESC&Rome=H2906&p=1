--- v2 (2026-07-19)
+++ v3 (2026-09-18)
@@ -179,66 +179,66 @@
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite installation industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conducteur de machines (fabrication / conditionnement) (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -841,51 +841,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>31620</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>614737</x:v>
+        <x:v>634406</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>37398</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -904,51 +904,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>31620</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>612891</x:v>
+        <x:v>614737</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>37398</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -967,51 +967,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>31620</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>634406</x:v>
+        <x:v>612891</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>44</x:v>