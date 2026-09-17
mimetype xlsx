--- v4 (2026-09-16)
+++ v5 (2026-09-17)
@@ -371,125 +371,125 @@
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours allemand</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Avignon Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - turc</x:t>
   </x:si>
   <x:si>
     <x:t>Langues</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - russe</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - japonais</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - italien</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - coréen</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - chinois</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - arabe</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - allemand</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention langues étrangères appliquées</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention langues étrangères appliquées</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Espagnol - niveau 3</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>Espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Espagnol - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Espagnol - niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Guide Interprète et guide conférencier: responsable d'ingénierie en tourisme durable</x:t>
   </x:si>
   <x:si>
     <x:t>CU  activités équestres adaptées</x:t>
@@ -605,68 +605,68 @@
   <x:si>
     <x:t>Allemand appliqué</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Allemand - niveau 3</x:t>
   </x:si>
   <x:si>
     <x:t>Allemand</x:t>
   </x:si>
   <x:si>
     <x:t>Allemand - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Allemand - niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnateur en milieu montagnard et rural - Module 2</x:t>
   </x:si>
   <x:si>
     <x:t>Randonnée</x:t>
   </x:si>
   <x:si>
+    <x:t>05/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/26/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Accompagnateur en milieu montagnard et rural - Module 1</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnateur de tourisme équestre (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Association Régionale Formation Apprentis Métiers Sport, Animation, Tourisme - CFA Régional Métiers du Sport, de l'Animation et du Tourisme - Futurosud</x:t>
   </x:si>
   <x:si>
     <x:t>ARFAMSTA</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Sport équestre</x:t>
@@ -677,90 +677,90 @@
   <x:si>
     <x:t>05110</x:t>
   </x:si>
   <x:si>
     <x:t>BARCILLONNETTE</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnateur de tourisme équestre</x:t>
   </x:si>
   <x:si>
     <x:t>Les Enganes</x:t>
   </x:si>
   <x:si>
     <x:t>13990</x:t>
   </x:si>
   <x:si>
     <x:t>FONTVIEILLE</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Sabots de Vénus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA ROCHE-DES-ARNAUDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Les Cavaliers de la Louvière</x:t>
   </x:si>
   <x:si>
     <x:t>CDL</x:t>
   </x:si>
   <x:si>
     <x:t>84410</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>BEDOIN</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1549,168 +1549,168 @@
       <x:c r="K6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42611</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>614979</x:v>
+        <x:v>614977</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38548</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42611</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>614977</x:v>
+        <x:v>640093</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38548</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42611</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>640093</x:v>
+        <x:v>614979</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40326</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -2411,57 +2411,57 @@
       <x:c r="K21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>575719</x:v>
+        <x:v>640076</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -2470,114 +2470,114 @@
       <x:c r="K22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>640076</x:v>
+        <x:v>575719</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>632466</x:v>
+        <x:v>575713</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -2586,57 +2586,57 @@
       <x:c r="K24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>575713</x:v>
+        <x:v>632466</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -3107,57 +3107,57 @@
       <x:c r="K33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>598349</x:v>
+        <x:v>640092</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -3166,222 +3166,222 @@
       <x:c r="K34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>640092</x:v>
+        <x:v>598349</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592371</x:v>
+        <x:v>592373</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>592372</x:v>
+        <x:v>592371</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>592373</x:v>
+        <x:v>592372</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -3394,51 +3394,51 @@
       <x:c r="M38" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>592374</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -3736,114 +3736,114 @@
       <x:c r="K44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>575787</x:v>
+        <x:v>640074</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>640074</x:v>
+        <x:v>575787</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -4025,57 +4025,57 @@
       <x:c r="K49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>575781</x:v>
+        <x:v>636179</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -4084,336 +4084,336 @@
       <x:c r="K50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>636179</x:v>
+        <x:v>575781</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>592052</x:v>
+        <x:v>639043</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>592053</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>592054</x:v>
+        <x:v>592052</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>592055</x:v>
+        <x:v>592054</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>639043</x:v>
+        <x:v>592055</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
@@ -5554,51 +5554,51 @@
       <x:c r="K78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>15469</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>638922</x:v>
+        <x:v>638926</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>151</x:v>
@@ -5661,51 +5661,51 @@
       <x:c r="K80" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>15469</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>638926</x:v>
+        <x:v>638922</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>151</x:v>
@@ -5713,51 +5713,51 @@
       <x:c r="K81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>15469</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>638923</x:v>
+        <x:v>638921</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -5768,109 +5768,109 @@
       <x:c r="K82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15469</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>638921</x:v>
+        <x:v>617292</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15469</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>617292</x:v>
+        <x:v>638923</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>190</x:v>
@@ -5935,228 +5935,227 @@
       <x:c r="K85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>640821</x:v>
+        <x:v>630264</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>630264</x:v>
+        <x:v>599444</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>36133</x:v>
+        <x:v>41108</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="R87" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="S87" s="0" t="n">
+        <x:v>640821</x:v>
+      </x:c>
+      <x:c r="T87" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="R87" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>41108</x:v>
+        <x:v>36133</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I88" s="16" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="Q88" s="16" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>599444</x:v>
+        <x:v>527374</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>