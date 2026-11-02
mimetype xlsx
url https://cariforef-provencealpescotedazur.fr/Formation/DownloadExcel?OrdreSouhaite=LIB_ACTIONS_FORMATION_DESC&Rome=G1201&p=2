--- v6 (2026-11-02)
+++ v7 (2026-11-02)
@@ -656,63 +656,63 @@
   <x:si>
     <x:t>BARCILLONNETTE</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnateur de tourisme équestre</x:t>
   </x:si>
   <x:si>
     <x:t>Les Enganes</x:t>
   </x:si>
   <x:si>
     <x:t>13990</x:t>
   </x:si>
   <x:si>
     <x:t>FONTVIEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Les Sabots de Vénus</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROCHE-DES-ARNAUDS</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -4165,112 +4165,112 @@
       <x:c r="K55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>15469</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>638923</x:v>
+        <x:v>638921</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>15469</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>638921</x:v>
+        <x:v>638923</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -4358,147 +4358,147 @@
       <x:c r="R58" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>650729</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q59" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="R59" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="S59" s="0" t="n">
+        <x:v>640821</x:v>
+      </x:c>
+      <x:c r="T59" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="Q59" s="4" t="s">
+      <x:c r="U59" s="4" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>640821</x:v>
+        <x:v>599444</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>