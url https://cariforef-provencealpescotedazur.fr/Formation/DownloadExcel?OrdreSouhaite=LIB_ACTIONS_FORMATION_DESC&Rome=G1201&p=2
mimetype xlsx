--- v7 (2026-11-02)
+++ v8 (2026-11-03)
@@ -203,62 +203,62 @@
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel guide accompagnateur touristique spécialisation histoire et civilisation des mondes musulmans</x:t>
   </x:si>
   <x:si>
     <x:t>Afc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>93200</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Guide accompagnateur</x:t>
   </x:si>
   <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel guide accompagnateur touristique</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Handicapé , Jeune 16-25 ans , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention guide conférencier</x:t>
@@ -368,98 +368,98 @@
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
-    <x:t>Avignon Université</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Langues</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - allemand</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention langues étrangères appliquées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention langues étrangères appliquées</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Espagnol - niveau 3</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>Espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Espagnol - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Espagnol - niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Guide Interprète et guide conférencier: responsable d'ingénierie en tourisme durable</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de projet évènementiel</x:t>
@@ -644,75 +644,75 @@
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Sport équestre</x:t>
   </x:si>
   <x:si>
     <x:t>Cefter Paca</x:t>
   </x:si>
   <x:si>
     <x:t>05110</x:t>
   </x:si>
   <x:si>
     <x:t>BARCILLONNETTE</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnateur de tourisme équestre</x:t>
   </x:si>
   <x:si>
+    <x:t>Les Sabots de Vénus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA ROCHE-DES-ARNAUDS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Les Enganes</x:t>
   </x:si>
   <x:si>
     <x:t>13990</x:t>
   </x:si>
   <x:si>
     <x:t>FONTVIEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>LA ROCHE-DES-ARNAUDS</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1390,51 +1390,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>42611</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>615226</x:v>
+        <x:v>615225</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38548</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1444,51 +1444,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42611</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>615225</x:v>
+        <x:v>615226</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38548</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -1555,114 +1555,114 @@
       <x:c r="K7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42611</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>614979</x:v>
+        <x:v>614977</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38548</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42611</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>614977</x:v>
+        <x:v>614979</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40326</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -1824,126 +1824,126 @@
       <x:c r="C12" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>640077</x:v>
+        <x:v>640078</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>640078</x:v>
+        <x:v>640077</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
@@ -2399,180 +2399,180 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="R22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="Q22" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>645823</x:v>
+        <x:v>645821</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="I23" s="4" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="Q23" s="4" t="s">
+      <x:c r="R23" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>645822</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>645821</x:v>
+        <x:v>645823</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -2655,325 +2655,325 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>636179</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>645516</x:v>
+        <x:v>639043</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>645519</x:v>
+        <x:v>645516</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>645517</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="Q30" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="Q30" s="16" t="s">
+      <x:c r="R30" s="14" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>645518</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>88</x:v>
-[...2 lines deleted...]
-        <x:v>89</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>639043</x:v>
+        <x:v>645519</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
@@ -4337,168 +4337,168 @@
       <x:c r="K58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>650729</x:v>
+        <x:v>599444</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>640821</x:v>
+        <x:v>650729</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="R60" s="14" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="S60" s="14" t="n">
+        <x:v>640821</x:v>
+      </x:c>
+      <x:c r="T60" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="R60" s="14" t="s">
+      <x:c r="U60" s="16" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>