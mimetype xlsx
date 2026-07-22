--- v3 (2026-07-22)
+++ v4 (2026-07-22)
@@ -2111,60 +2111,60 @@
   <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Esthétique Cosmétique Parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Élysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>Caféterapia gommage et enveloppement</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
@@ -18915,521 +18915,521 @@
       <x:c r="I305" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>633540</x:v>
+        <x:v>622488</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>622516</x:v>
+        <x:v>622494</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>622519</x:v>
+        <x:v>622497</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>622488</x:v>
+        <x:v>622504</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>622494</x:v>
+        <x:v>586292</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>622497</x:v>
+        <x:v>633533</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>622504</x:v>
+        <x:v>633537</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>586292</x:v>
+        <x:v>633540</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>633533</x:v>
+        <x:v>622516</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>633537</x:v>
+        <x:v>622519</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>36</x:v>
@@ -27210,670 +27210,670 @@
       <x:c r="S454" s="14" t="n">
         <x:v>599063</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>611607</x:v>
+        <x:v>558916</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>558037</x:v>
+        <x:v>609240</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>609237</x:v>
+        <x:v>549177</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>549169</x:v>
+        <x:v>568464</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>558916</x:v>
+        <x:v>600289</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>609240</x:v>
+        <x:v>601413</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>549177</x:v>
+        <x:v>606024</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>568464</x:v>
+        <x:v>611607</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>600289</x:v>
+        <x:v>558037</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>601413</x:v>
+        <x:v>609237</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>606024</x:v>
+        <x:v>549169</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
@@ -32980,1256 +32980,1258 @@
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>612559</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>622</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>615771</x:v>
+        <x:v>623091</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>601190</x:v>
+        <x:v>623103</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>612595</x:v>
+        <x:v>624553</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>612621</x:v>
+        <x:v>624559</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>612624</x:v>
+        <x:v>628921</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H563" s="0" t="s">
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>612681</x:v>
+        <x:v>498078</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>634730</x:v>
+        <x:v>612571</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>621478</x:v>
+        <x:v>612613</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>623064</x:v>
+        <x:v>612617</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="H567" s="0" t="s">
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>623066</x:v>
+        <x:v>615771</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>623106</x:v>
+        <x:v>601190</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>624554</x:v>
+        <x:v>612595</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>628915</x:v>
+        <x:v>612621</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>623091</x:v>
+        <x:v>612624</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>623103</x:v>
+        <x:v>612681</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>624553</x:v>
+        <x:v>634730</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>624559</x:v>
+        <x:v>621478</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>628921</x:v>
+        <x:v>623064</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>203</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>498078</x:v>
+        <x:v>623066</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="Q577" s="4" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="R577" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="S577" s="0" t="n">
+        <x:v>623106</x:v>
+      </x:c>
+      <x:c r="T577" s="4" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>612613</x:v>
+        <x:v>624554</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>612617</x:v>
+        <x:v>628915</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
@@ -34395,351 +34397,351 @@
       <x:c r="J583" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>601138</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>601137</x:v>
+        <x:v>601138</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>600454</x:v>
+        <x:v>607421</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>558919</x:v>
+        <x:v>599753</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>607421</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>599753</x:v>
+        <x:v>558919</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
@@ -37500,424 +37502,426 @@
       <x:c r="S636" s="14" t="n">
         <x:v>546742</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>601410</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>599062</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>558033</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>587944</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>690</x:v>
-[...1 lines deleted...]
-      <x:c r="H642" s="14" t="s"/>
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="H642" s="14" t="s">
+        <x:v>572</x:v>
+      </x:c>
       <x:c r="I642" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>596931</x:v>
+        <x:v>542317</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>596934</x:v>
+        <x:v>596928</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
@@ -37951,197 +37955,195 @@
       <x:c r="R644" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>624547</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>616195</x:v>
+        <x:v>587944</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
-        <x:v>571</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>542317</x:v>
+        <x:v>596931</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>596928</x:v>
+        <x:v>596934</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s">
@@ -39019,142 +39021,142 @@
         <x:v>575101</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>547271</x:v>
+        <x:v>549163</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>555000</x:v>
+        <x:v>549166</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>550</x:v>
@@ -39428,143 +39430,143 @@
       <x:c r="S670" s="14" t="n">
         <x:v>611612</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>549163</x:v>
+        <x:v>547271</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>549166</x:v>
+        <x:v>555000</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>266</x:v>
       </x:c>