--- v2 (2026-07-20)
+++ v3 (2026-09-18)
@@ -875,51 +875,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>635345</x:v>
+        <x:v>635343</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
@@ -986,57 +986,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>635343</x:v>
+        <x:v>635347</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -1097,57 +1097,57 @@
       <x:c r="K7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>635347</x:v>
+        <x:v>635345</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>