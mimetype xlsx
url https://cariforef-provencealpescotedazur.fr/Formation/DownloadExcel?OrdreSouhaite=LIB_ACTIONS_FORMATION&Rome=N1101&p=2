--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -242,69 +242,69 @@
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel cariste d'entrepôt (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF</x:t>
   </x:si>
   <x:si>
     <x:t>SPS 13</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
+    <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Six Fours les Plages</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Vitrolles</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Ferguss Académie</x:t>
   </x:si>
   <x:si>
     <x:t>69960</x:t>
   </x:si>
@@ -1221,106 +1221,106 @@
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>632984</x:v>
+        <x:v>620127</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>620127</x:v>
+        <x:v>632984</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
@@ -1686,121 +1686,121 @@
       <x:c r="J17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31768</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>601292</x:v>
+        <x:v>601295</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40499</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31768</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="R18" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S18" s="14" t="n">
+        <x:v>601292</x:v>
+      </x:c>
+      <x:c r="T18" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="U18" s="16" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40499</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -1813,54 +1813,54 @@
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31768</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>601294</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40499</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>54</x:v>
@@ -1874,54 +1874,54 @@
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31768</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>601293</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40499</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>