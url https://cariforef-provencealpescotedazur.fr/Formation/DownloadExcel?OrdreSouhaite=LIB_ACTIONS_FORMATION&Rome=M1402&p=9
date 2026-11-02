--- v9 (2026-11-02)
+++ v10 (2026-11-02)
@@ -314,62 +314,62 @@
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/23/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>bachelor en sciences et ingénierie - génie de l'environnement et science de la donnée</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Mines Paris - PSL - Campus de Sophia-Antipolis </x:t>
   </x:si>
   <x:si>
     <x:t>06904</x:t>
   </x:si>
   <x:si>
     <x:t>Objectif développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours contrôle de gestion et pilotage de la performance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
@@ -383,62 +383,62 @@
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion et pilotage des ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
@@ -533,101 +533,101 @@
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Audit ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de missions en ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>M2S Formation Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIFCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2s Formation</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>M2s Formation</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Coach Agile Professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>The Agile Company</x:t>
   </x:si>
   <x:si>
     <x:t>TAC</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coach professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Serenity Institut</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
@@ -647,74 +647,74 @@
   <x:si>
     <x:t>Évaluation personnalité</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation Boost</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation Boost</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coach Professionnel - Business Coaching et Management</x:t>
   </x:si>
   <x:si>
     <x:t>Renaissance Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
@@ -848,68 +848,68 @@
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant en management de projets (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable et Responsabilité Sociétale des Entreprises (RSE)</x:t>
   </x:si>
   <x:si>
     <x:t>Formapack</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Devenez auditeur interne</x:t>
@@ -1163,104 +1163,104 @@
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG Nice</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Hautes Etudes de Comptabilité et de Gestion - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de Comptabilité et de Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de Comptabilité et de Gestion</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Ecole Nationale de Comptabilité et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ENCG</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
@@ -1277,104 +1277,104 @@
   <x:si>
     <x:t>11/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie Curie</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Edhec programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>EDHEC Business School</x:t>
   </x:si>
   <x:si>
     <x:t>06202</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise internationale</x:t>
   </x:si>
   <x:si>
     <x:t>EDHEC BS</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>EM Normandie Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/29/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
@@ -1481,62 +1481,62 @@
   <x:si>
     <x:t>IPAG programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2029 00:00:00</x:t>
@@ -1751,122 +1751,122 @@
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Wiki Learn Formation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
-    <x:t>LA VALETTE-DU-VAR</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13920</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité management et stratégies entrepreneuriales</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité management stratégique et opérationnel des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité manager administratif et financier des organisations</x:t>
@@ -1961,191 +1961,191 @@
   <x:si>
     <x:t>Manager des stratégies communication marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager du développement de projets transversaux et innovants</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager en ressources humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement de projets transversaux et innovants (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Paris - Institut Européen de la Communication et des Médias</x:t>
   </x:si>
   <x:si>
     <x:t>IECM</x:t>
   </x:si>
   <x:si>
     <x:t>75016</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Paris - Institut Européen de la Communication et des Médias - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>08/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager en ressources humaines (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager en ressources humaines</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Droit travail</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
+    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Brignoles</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
-    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/18/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager qualité sécurité environnement et performance durable de l'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
@@ -2651,57 +2651,57 @@
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skema programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -4011,51 +4011,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>643960</x:v>
+        <x:v>598326</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -4065,51 +4065,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>598326</x:v>
+        <x:v>643960</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>42599</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
@@ -4243,51 +4243,51 @@
       <x:c r="K20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>509942</x:v>
+        <x:v>603842</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -4303,51 +4303,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>603842</x:v>
+        <x:v>509942</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>94</x:v>
@@ -4427,51 +4427,51 @@
       <x:c r="L23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>602549</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>95</x:v>
@@ -4488,54 +4488,54 @@
       <x:c r="L24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>510681</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4609,175 +4609,175 @@
       <x:c r="L26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>602551</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>603820</x:v>
+        <x:v>603408</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>603408</x:v>
+        <x:v>603820</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4851,51 +4851,51 @@
       <x:c r="L30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>603406</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -4911,51 +4911,51 @@
       <x:c r="L31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>603407</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>95</x:v>
@@ -4972,54 +4972,54 @@
       <x:c r="L32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>603822</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -5153,54 +5153,54 @@
       <x:c r="L35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>509941</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>96</x:v>
@@ -5335,51 +5335,51 @@
       <x:c r="L38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>603418</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -5395,51 +5395,51 @@
       <x:c r="L39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>603417</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39601</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
@@ -5511,51 +5511,51 @@
       <x:c r="L41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>599250</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39601</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>130</x:v>
@@ -5858,530 +5858,532 @@
       <x:c r="K47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>601348</x:v>
+        <x:v>600400</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>600430</x:v>
+        <x:v>601802</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>601360</x:v>
+        <x:v>601361</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>615054</x:v>
+        <x:v>603645</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>601802</x:v>
+        <x:v>615051</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>601361</x:v>
+        <x:v>601360</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>603645</x:v>
+        <x:v>615054</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>615051</x:v>
+        <x:v>600430</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40853</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>33035</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>600400</x:v>
+        <x:v>601348</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
@@ -6624,468 +6626,467 @@
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>615361</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C61" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>611842</x:v>
+        <x:v>540646</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C62" s="15" t="s"/>
+      <x:c r="C62" s="15" t="n">
+        <x:v>41713</x:v>
+      </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="J62" s="14" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J62" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>32150</x:v>
+        <x:v>15020</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="R62" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="S62" s="14" t="n">
+        <x:v>632209</x:v>
+      </x:c>
+      <x:c r="T62" s="16" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U62" s="16" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>41713</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>15020</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>632209</x:v>
+        <x:v>611842</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>41347</x:v>
+        <x:v>41713</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>32150</x:v>
+        <x:v>15020</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>638948</x:v>
+        <x:v>615403</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>41713</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>15020</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>615403</x:v>
+        <x:v>638948</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41713</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>15020</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>632212</x:v>
+        <x:v>611862</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>41347</x:v>
+        <x:v>41713</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>32150</x:v>
+        <x:v>15020</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>611862</x:v>
+        <x:v>632212</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>638201</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -7374,51 +7375,51 @@
       <x:c r="J74" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>638951</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -7539,51 +7540,51 @@
       <x:c r="J77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>638953</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
@@ -7596,51 +7597,51 @@
       <x:c r="J78" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>611855</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -7770,51 +7771,51 @@
       <x:c r="M81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>611858</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -7872,57 +7873,57 @@
       <x:c r="J83" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>628993</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
@@ -8192,107 +8193,107 @@
       <x:c r="I89" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="R89" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="S89" s="0" t="n">
+        <x:v>601432</x:v>
+      </x:c>
+      <x:c r="T89" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="R89" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>652507</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
@@ -8305,113 +8306,113 @@
       <x:c r="G91" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>601432</x:v>
+        <x:v>600166</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>573871</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
@@ -8421,51 +8422,51 @@
       <x:c r="G93" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>573868</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
@@ -8532,51 +8533,51 @@
       <x:c r="I95" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>31475</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>574869</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -8996,399 +8997,399 @@
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>580210</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>567008</x:v>
+        <x:v>580212</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>567007</x:v>
+        <x:v>567008</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>571063</x:v>
+        <x:v>567007</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>616995</x:v>
+        <x:v>571063</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>628775</x:v>
+        <x:v>616995</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>580212</x:v>
+        <x:v>628775</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>96</x:v>
@@ -9516,51 +9517,51 @@
       <x:c r="L112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>645089</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41056</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -9570,51 +9571,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>639619</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>41056</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
@@ -9648,75 +9649,75 @@
       <x:c r="S114" s="14" t="n">
         <x:v>646273</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>42772</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>646525</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39136</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
@@ -9983,78 +9984,78 @@
       <x:c r="S120" s="14" t="n">
         <x:v>648550</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>648551</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
@@ -10437,132 +10438,132 @@
       <x:c r="T128" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>639024</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>648555</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
@@ -10661,149 +10662,150 @@
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>602090</x:v>
+        <x:v>609597</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="Q134" s="16" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="R134" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="S134" s="14" t="n">
+        <x:v>602090</x:v>
+      </x:c>
+      <x:c r="T134" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="Q134" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -10813,57 +10815,57 @@
       <x:c r="K135" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>599153</x:v>
+        <x:v>641181</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>131</x:v>
@@ -10874,342 +10876,342 @@
       <x:c r="K136" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>641181</x:v>
+        <x:v>599153</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>609596</x:v>
+        <x:v>600252</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>374</x:v>
-[...1 lines deleted...]
-      <x:c r="H138" s="14" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>601756</x:v>
+        <x:v>609596</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>601993</x:v>
+        <x:v>601756</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>378</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>600252</x:v>
+        <x:v>601993</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>651249</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
@@ -11224,300 +11226,300 @@
       <x:c r="I142" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>607159</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>609442</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>345</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>653169</x:v>
+        <x:v>601816</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>601816</x:v>
+        <x:v>602089</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>346</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>602089</x:v>
+        <x:v>653169</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -11552,84 +11554,84 @@
         <x:v>602197</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>643161</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -11679,75 +11681,75 @@
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>651250</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
@@ -11769,51 +11771,51 @@
       <x:c r="L151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>607967</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>391</x:v>
@@ -11970,450 +11972,451 @@
       <x:c r="S154" s="14" t="n">
         <x:v>603680</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>641183</x:v>
+        <x:v>651841</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>378</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>609443</x:v>
+        <x:v>601817</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>607160</x:v>
+        <x:v>609443</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>608022</x:v>
+        <x:v>614708</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>601817</x:v>
+        <x:v>607160</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>651841</x:v>
+        <x:v>608022</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>614708</x:v>
+        <x:v>641183</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -12477,57 +12480,57 @@
       <x:c r="K163" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>589985</x:v>
+        <x:v>644160</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -12536,57 +12539,57 @@
       <x:c r="K164" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>644160</x:v>
+        <x:v>589985</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -12713,51 +12716,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>550545</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>96</x:v>
@@ -12831,51 +12834,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>549523</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>41123</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
@@ -12887,51 +12890,51 @@
       <x:c r="L170" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>616177</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>41123</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
@@ -12944,51 +12947,51 @@
       <x:c r="L171" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>616165</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41123</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
@@ -13003,51 +13006,51 @@
       <x:c r="L172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>616167</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41123</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -13060,51 +13063,51 @@
       <x:c r="L173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>616181</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>41123</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
@@ -13119,51 +13122,51 @@
       <x:c r="L174" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>616168</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40836</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -13222,51 +13225,51 @@
       <x:c r="H176" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>31002</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>608068</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
@@ -13282,51 +13285,51 @@
       <x:c r="H177" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31002</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>651845</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
@@ -13343,51 +13346,51 @@
       <x:c r="H178" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>31002</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>651844</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
@@ -13403,51 +13406,51 @@
       <x:c r="H179" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>31002</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>608070</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
@@ -13754,75 +13757,75 @@
       <x:c r="T185" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>42567</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>646526</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>42567</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
@@ -13838,60 +13841,60 @@
       <x:c r="I187" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>635000</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37969</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>465</x:v>
@@ -13899,51 +13902,51 @@
       <x:c r="I188" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>549108</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
@@ -13959,51 +13962,51 @@
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>642889</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
@@ -14016,51 +14019,51 @@
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>525429</x:v>
+        <x:v>642889</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -14073,51 +14076,51 @@
       <x:c r="L191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>642883</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -14130,51 +14133,51 @@
       <x:c r="L192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -14187,51 +14190,51 @@
       <x:c r="M193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -14355,51 +14358,51 @@
       <x:c r="M196" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>477934</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14466,51 +14469,51 @@
       <x:c r="M198" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14577,51 +14580,51 @@
       <x:c r="M200" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14682,111 +14685,111 @@
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>589588</x:v>
+        <x:v>641725</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>641725</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -14855,54 +14858,54 @@
       <x:c r="L205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
@@ -15217,90 +15220,90 @@
         <x:v>632828</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="I212" s="16" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>632830</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
@@ -15374,51 +15377,51 @@
       <x:c r="L214" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>602712</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39255</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -15434,51 +15437,51 @@
       <x:c r="L215" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>605726</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39255</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>510</x:v>
@@ -16009,51 +16012,51 @@
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>628559</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
@@ -16065,51 +16068,51 @@
       <x:c r="L226" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>651419</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -16357,51 +16360,51 @@
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>600228</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
@@ -16416,284 +16419,284 @@
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>549325</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>646046</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>608402</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>590107</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>608401</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -16763,51 +16766,51 @@
       <x:c r="M238" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>613749</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16838,75 +16841,75 @@
       <x:c r="T239" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>645365</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
@@ -17061,385 +17064,384 @@
         <x:v>611285</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>423</x:v>
-[...1 lines deleted...]
-      <x:c r="H244" s="14" t="s"/>
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s">
+        <x:v>561</x:v>
+      </x:c>
       <x:c r="I244" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="S244" s="14" t="n">
+        <x:v>546969</x:v>
+      </x:c>
+      <x:c r="T244" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="S244" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>564</x:v>
-[...2 lines deleted...]
-        <x:v>565</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="Q245" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="Q245" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>546969</x:v>
+        <x:v>553371</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>374</x:v>
-[...1 lines deleted...]
-      <x:c r="H246" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H246" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>566599</x:v>
+        <x:v>546236</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>38825</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>601486</x:v>
+        <x:v>602649</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>546236</x:v>
+        <x:v>601486</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>602649</x:v>
+        <x:v>566599</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
@@ -17530,380 +17532,380 @@
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>602650</x:v>
+        <x:v>553372</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>553372</x:v>
+        <x:v>602650</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>546844</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>598958</x:v>
+        <x:v>641235</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>38825</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>641235</x:v>
+        <x:v>548734</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>548734</x:v>
+        <x:v>598958</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
@@ -17994,79 +17996,79 @@
         <x:v>608649</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>650934</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
@@ -18147,155 +18149,155 @@
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>546791</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>552224</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
@@ -18342,76 +18344,76 @@
         <x:v>547152</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>602093</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
@@ -18658,51 +18660,51 @@
       <x:c r="M271" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>613750</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -18941,51 +18943,51 @@
       <x:c r="L276" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>633817</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -19046,51 +19048,51 @@
       <x:c r="J278" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>645861</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -19106,51 +19108,51 @@
       <x:c r="J279" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>589864</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -19167,51 +19169,51 @@
       <x:c r="J280" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>607672</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -19255,214 +19257,214 @@
         <x:v>607726</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>653172</x:v>
+        <x:v>589858</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>589858</x:v>
+        <x:v>589870</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>589870</x:v>
+        <x:v>653172</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
@@ -19475,51 +19477,51 @@
       <x:c r="L285" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>614697</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>95</x:v>
@@ -19530,57 +19532,57 @@
       <x:c r="J286" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>609186</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -19596,51 +19598,51 @@
       <x:c r="L287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>609188</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>604</x:v>
@@ -19832,51 +19834,51 @@
       <x:c r="J291" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>607673</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -19893,51 +19895,51 @@
       <x:c r="J292" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>607698</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -19953,51 +19955,51 @@
       <x:c r="J293" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>33047</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>607699</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>40244</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -20102,144 +20104,144 @@
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>625757</x:v>
+        <x:v>625760</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>625760</x:v>
+        <x:v>625757</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
@@ -20302,51 +20304,51 @@
       <x:c r="J299" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>646309</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
@@ -20373,886 +20375,887 @@
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>646310</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
-      <x:c r="E301" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>608924</x:v>
+        <x:v>608105</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>556601</x:v>
+        <x:v>608924</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>609174</x:v>
+        <x:v>556601</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>556519</x:v>
+        <x:v>609174</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>556638</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>607703</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>607705</x:v>
+        <x:v>556551</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>556551</x:v>
+        <x:v>607705</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>608922</x:v>
+        <x:v>556519</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>37011</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>588321</x:v>
+        <x:v>608922</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C311" s="3" t="n">
+        <x:v>37011</x:v>
+      </x:c>
+      <x:c r="D311" s="3" t="s"/>
+      <x:c r="E311" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G311" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="I311" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C311" s="3" t="n">
-[...11 lines deleted...]
-      </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>556976</x:v>
+        <x:v>588321</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>633926</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>641</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>39595</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I313" s="4" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="J313" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="K313" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L313" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="M313" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="N313" s="3" t="n">
+        <x:v>32015</x:v>
+      </x:c>
+      <x:c r="O313" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="P313" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="Q313" s="4" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="R313" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S313" s="0" t="n">
+        <x:v>556976</x:v>
+      </x:c>
+      <x:c r="T313" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="U313" s="4" t="s">
         <x:v>642</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>297</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>38824</x:v>
+        <x:v>39595</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>345</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>32015</x:v>
+        <x:v>13222</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>608103</x:v>
+        <x:v>645757</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32015</x:v>
@@ -21262,429 +21265,429 @@
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>651322</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>556977</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>645399</x:v>
+        <x:v>608103</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>581262</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>569114</x:v>
+        <x:v>645399</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>643488</x:v>
+        <x:v>569114</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>345</x:v>
-[...2 lines deleted...]
-        <x:v>346</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>608105</x:v>
+        <x:v>643488</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>633690</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -21700,51 +21703,51 @@
       <x:c r="J323" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>549285</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -21761,57 +21764,57 @@
       <x:c r="J324" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>602496</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
@@ -21824,51 +21827,51 @@
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>600598</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
@@ -21883,51 +21886,51 @@
       <x:c r="L326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>601472</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
@@ -21940,51 +21943,51 @@
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>601473</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
@@ -21993,51 +21996,51 @@
       <x:c r="J328" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>601586</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -22078,148 +22081,148 @@
         <x:v>601587</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>552234</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>552645</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
@@ -22231,51 +22234,51 @@
       <x:c r="L332" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>603646</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -22398,116 +22401,116 @@
       <x:c r="J335" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>548738</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>601819</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
@@ -22698,51 +22701,51 @@
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>549493</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -22755,51 +22758,51 @@
       <x:c r="L341" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>644969</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>660</x:v>
@@ -22816,1639 +22819,1638 @@
       <x:c r="L342" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>644971</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>609149</x:v>
+        <x:v>600584</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38824</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32015</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>602021</x:v>
+        <x:v>609149</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>659</x:v>
-[...2 lines deleted...]
-        <x:v>660</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="Q345" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="R345" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="S345" s="0" t="n">
+        <x:v>602021</x:v>
+      </x:c>
+      <x:c r="T345" s="4" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="U345" s="4" t="s">
         <x:v>665</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>668</x:v>
-[...1 lines deleted...]
-      <x:c r="H346" s="14" t="s"/>
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H346" s="14" t="s">
+        <x:v>660</x:v>
+      </x:c>
       <x:c r="I346" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="Q346" s="16" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="R346" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="Q346" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>600584</x:v>
+        <x:v>644967</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>642980</x:v>
+        <x:v>609845</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>609845</x:v>
+        <x:v>548740</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>603543</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>548740</x:v>
+        <x:v>599237</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>599237</x:v>
+        <x:v>554314</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>554314</x:v>
+        <x:v>552599</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>552599</x:v>
+        <x:v>600599</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>653</x:v>
-[...1 lines deleted...]
-      <x:c r="H354" s="14" t="s"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H354" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="I354" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>600599</x:v>
+        <x:v>545001</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>160</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>545001</x:v>
+        <x:v>609152</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>567</x:v>
-[...1 lines deleted...]
-      <x:c r="H356" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>545493</x:v>
+        <x:v>623613</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>600433</x:v>
+        <x:v>601820</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>601363</x:v>
+        <x:v>554316</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>603542</x:v>
+        <x:v>644965</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>674</x:v>
-[...1 lines deleted...]
-      <x:c r="H360" s="14" t="s"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H360" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>607490</x:v>
+        <x:v>601362</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>554842</x:v>
+        <x:v>545003</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>38824</x:v>
+        <x:v>38460</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>32015</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>609152</x:v>
+        <x:v>552235</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>38460</x:v>
+        <x:v>38824</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>32015</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>601820</x:v>
+        <x:v>642980</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>623613</x:v>
+        <x:v>545493</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>659</x:v>
-[...2 lines deleted...]
-        <x:v>660</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>644965</x:v>
+        <x:v>600433</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>670</x:v>
-[...1 lines deleted...]
-      <x:c r="H366" s="14" t="s"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>554316</x:v>
+        <x:v>601363</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>552235</x:v>
+        <x:v>603542</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>601362</x:v>
+        <x:v>554842</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38460</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>160</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>545003</x:v>
+        <x:v>607490</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -24576,51 +24578,51 @@
       <x:c r="L372" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>602788</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -24757,51 +24759,51 @@
       <x:c r="L375" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>605727</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>686</x:v>
@@ -24878,51 +24880,51 @@
       <x:c r="L377" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>602787</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>686</x:v>
@@ -24960,75 +24962,75 @@
       <x:c r="S378" s="14" t="n">
         <x:v>652471</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>39011</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
@@ -25554,51 +25556,51 @@
       <x:c r="M389" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>644764</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
@@ -25610,51 +25612,51 @@
       <x:c r="L390" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>641130</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -25667,51 +25669,51 @@
       <x:c r="L391" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>641131</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
@@ -25726,159 +25728,159 @@
       <x:c r="L392" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>641132</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38160</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>13234</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>650319</x:v>
+        <x:v>650318</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38160</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>13234</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>709</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>650318</x:v>
+        <x:v>650319</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38160</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
@@ -26679,51 +26681,51 @@
       <x:c r="L409" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>633809</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>42364</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -27237,51 +27239,51 @@
       <x:c r="L419" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>635492</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -27351,51 +27353,51 @@
       <x:c r="L421" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>639511</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
@@ -27410,51 +27412,51 @@
       <x:c r="L422" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>639512</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>39265</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -27467,51 +27469,51 @@
       <x:c r="L423" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>12585</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>639481</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
@@ -27911,51 +27913,51 @@
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>635176</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
@@ -28019,51 +28021,51 @@
       <x:c r="M433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>629258</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
@@ -28235,51 +28237,51 @@
       <x:c r="L437" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>600238</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
@@ -28348,51 +28350,51 @@
       <x:c r="L439" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>643934</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -28408,51 +28410,51 @@
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>598320</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -28516,51 +28518,51 @@
       <x:c r="L442" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>641756</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -28573,51 +28575,51 @@
       <x:c r="M443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>598318</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -28684,51 +28686,51 @@
       <x:c r="M445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>642632</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
@@ -28965,51 +28967,51 @@
         <x:v>803</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>31475</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>605983</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
@@ -29277,192 +29279,192 @@
         <x:v>602446</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>607491</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>607494</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>608897</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
@@ -29490,172 +29492,172 @@
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>604831</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>601161</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H461" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="I461" s="4" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>609600</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
@@ -29670,331 +29672,331 @@
       <x:c r="L462" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>605507</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>607476</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>608895</x:v>
+        <x:v>609143</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>831</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>609143</x:v>
+        <x:v>608895</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>600463</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>600465</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
@@ -30012,216 +30014,216 @@
       <x:c r="J468" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>607477</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>607492</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>599766</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>598343</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
@@ -30243,51 +30245,51 @@
       <x:c r="L472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>640838</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -30297,51 +30299,51 @@
       <x:c r="L473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>640839</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -30354,51 +30356,51 @@
       <x:c r="L474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>640840</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -30408,51 +30410,51 @@
       <x:c r="L475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>638628</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -30465,51 +30467,51 @@
       <x:c r="L476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>638630</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -30519,51 +30521,51 @@
       <x:c r="L477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>641681</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -30576,51 +30578,51 @@
       <x:c r="L478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>642380</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -30630,51 +30632,51 @@
       <x:c r="L479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>638631</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -30687,51 +30689,51 @@
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>640841</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -30741,51 +30743,51 @@
       <x:c r="L481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>640842</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>40877</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -30798,51 +30800,51 @@
       <x:c r="L482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>640843</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>39388</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -30855,51 +30857,51 @@
       <x:c r="L483" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>607747</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
@@ -30917,51 +30919,51 @@
       <x:c r="M484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>549302</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>41446</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -31087,51 +31089,51 @@
       <x:c r="L487" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>632867</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
@@ -31200,57 +31202,57 @@
       <x:c r="K489" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>644178</x:v>
+        <x:v>632862</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="U489" s="4" t="s">
         <x:v>860</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>41446</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
@@ -31259,54 +31261,54 @@
       <x:c r="K490" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>632862</x:v>
+        <x:v>644178</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -31489,51 +31491,51 @@
       <x:c r="L494" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>32006</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>639631</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">