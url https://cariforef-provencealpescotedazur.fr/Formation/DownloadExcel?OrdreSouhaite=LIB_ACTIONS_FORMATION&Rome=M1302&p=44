--- v1 (2026-04-10)
+++ v2 (2026-04-10)
@@ -470,65 +470,65 @@
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BM Coiffeur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
-    <x:t>BM Coiffeur (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BM esthéticien cosméticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BM esthéticien-cosméticien (Apprentissage)</x:t>
@@ -860,77 +860,77 @@
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional de la Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>IFP Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
-    <x:t>IFP Cannes</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Leau</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Maria Casares</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmétique</x:t>
@@ -2543,65 +2543,65 @@
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases de la pratique du management</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro Manager et développer une TPE/PME</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission entreprise</x:t>
@@ -3371,62 +3371,62 @@
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Evolusio Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Cpe-Cfa</x:t>
   </x:si>
   <x:si>
     <x:t>CPEAS - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Weno Ies</x:t>
   </x:si>
   <x:si>
     <x:t>93110</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
@@ -3437,156 +3437,156 @@
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formation et de Recherche sur l'Education Permanente - Antenne Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>INFREP</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Régional de Formation à l'Environnement et au Développement Durable - CFA Régional Métiers de l'Environnement et du Développement Durable</x:t>
   </x:si>
   <x:si>
     <x:t>IRFEDD</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Solutys - Campus Privé</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Skillence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe B2C Formation - Synergy School</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
@@ -5677,151 +5677,152 @@
       <x:c r="S26" s="14" t="n">
         <x:v>555009</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>504764</x:v>
+        <x:v>552699</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>552699</x:v>
+        <x:v>504764</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -6198,274 +6199,274 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>504763</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>502204</x:v>
+        <x:v>555003</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>552785</x:v>
+        <x:v>555004</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>555003</x:v>
+        <x:v>502204</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="Q39" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>555004</x:v>
+        <x:v>552785</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>90</x:v>
@@ -6709,57 +6710,57 @@
       <x:c r="H44" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>502234</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -7069,181 +7070,181 @@
       <x:c r="H50" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>553723</x:v>
+        <x:v>605178</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>607526</x:v>
+        <x:v>553723</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>605178</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -9045,76 +9046,76 @@
         <x:v>506115</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>611613</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
@@ -9981,148 +9982,148 @@
         <x:v>625670</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>601140</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>555007</x:v>
+        <x:v>601140</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
@@ -12252,91 +12253,91 @@
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>603629</x:v>
+        <x:v>517313</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
@@ -12371,323 +12372,323 @@
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>603629</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>554426</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>601410</x:v>
+        <x:v>554426</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>601606</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>544990</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -12722,375 +12723,382 @@
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>548749</x:v>
+        <x:v>544990</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>161</x:v>
-[...2 lines deleted...]
-        <x:v>162</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>608234</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>506068</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>498838</x:v>
+        <x:v>506068</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>600452</x:v>
+        <x:v>498838</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>263</x:v>
-[...1 lines deleted...]
-      <x:c r="C153" s="3" t="s"/>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D153" s="3" t="s"/>
+      <x:c r="E153" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>595071</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>192</x:v>
@@ -13125,81 +13133,81 @@
       <x:c r="S154" s="14" t="n">
         <x:v>504522</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="Q155" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="R155" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>566900</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -13821,81 +13829,81 @@
       <x:c r="S166" s="14" t="n">
         <x:v>506064</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="Q167" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="R167" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -13997,1081 +14005,1074 @@
         <x:v>499328</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>504797</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>230</x:v>
-[...2 lines deleted...]
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>547717</x:v>
+        <x:v>499885</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>256</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>181</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>554425</x:v>
+        <x:v>595071</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>546742</x:v>
+        <x:v>504797</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>216</x:v>
-[...1 lines deleted...]
-      <x:c r="H174" s="14" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>495467</x:v>
+        <x:v>547717</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>598920</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>554424</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>506056</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>495467</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>602320</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>506056</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>499885</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>609231</x:v>
+        <x:v>554424</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>257</x:v>
-[...2 lines deleted...]
-        <x:v>140</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>605603</x:v>
+        <x:v>609231</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>216</x:v>
-[...1 lines deleted...]
-      <x:c r="H184" s="14" t="s"/>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s">
+        <x:v>140</x:v>
+      </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>558033</x:v>
+        <x:v>605603</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>599062</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>493096</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>517313</x:v>
+        <x:v>493096</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
@@ -16162,241 +16163,241 @@
       <x:c r="G207" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>504799</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>498842</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>609235</x:v>
+        <x:v>558919</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>558919</x:v>
+        <x:v>498842</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -16544,82 +16545,82 @@
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="Q214" s="16" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="R214" s="14" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>566905</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -16718,81 +16719,81 @@
       <x:c r="S216" s="14" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="Q217" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="R217" s="0" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>601332</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -16858,51 +16859,51 @@
       <x:c r="G219" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>504801</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
@@ -16974,54 +16975,54 @@
       <x:c r="I221" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>596948</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
@@ -17036,51 +17037,51 @@
       <x:c r="J222" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -17607,111 +17608,111 @@
       <x:c r="K232" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>556146</x:v>
+        <x:v>602553</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>556169</x:v>
+        <x:v>556146</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>310</x:v>
@@ -17719,126 +17720,126 @@
       <x:c r="H234" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>453825</x:v>
+        <x:v>556169</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>554923</x:v>
+        <x:v>453825</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>154</x:v>
@@ -17900,63 +17901,63 @@
       <x:c r="H237" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>602553</x:v>
+        <x:v>554923</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>140</x:v>
@@ -18226,51 +18227,51 @@
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
@@ -18662,54 +18663,54 @@
       <x:c r="I250" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>596761</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -18836,51 +18837,51 @@
       <x:c r="J253" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>554895</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -18897,51 +18898,51 @@
       <x:c r="J254" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -18957,60 +18958,60 @@
       <x:c r="J255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>603437</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>154</x:v>
@@ -19018,111 +19019,111 @@
       <x:c r="J256" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>554894</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>603434</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -20386,51 +20387,51 @@
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>499363</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -20439,100 +20440,100 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>595020</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>595040</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -20541,100 +20542,100 @@
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>595041</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>595057</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -20643,100 +20644,100 @@
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>595062</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>595067</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -20745,100 +20746,100 @@
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>595072</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>595092</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -20847,100 +20848,100 @@
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>595095</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>595024</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -20949,100 +20950,100 @@
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>595025</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>595036</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21051,100 +21052,100 @@
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>595037</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>595039</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21153,100 +21154,100 @@
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>595044</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>595049</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21255,100 +21256,100 @@
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>595059</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>595090</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21357,100 +21358,100 @@
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>595091</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>620477</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21459,100 +21460,100 @@
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>595019</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21561,100 +21562,100 @@
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>595030</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>595033</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21663,100 +21664,100 @@
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>595051</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>595054</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21765,100 +21766,100 @@
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>595065</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>595069</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21867,100 +21868,100 @@
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>595074</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>595080</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -21969,100 +21970,100 @@
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>595084</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>595093</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22071,100 +22072,100 @@
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>595100</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>595018</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22173,100 +22174,100 @@
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>595028</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>595029</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22275,100 +22276,100 @@
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>595046</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>595056</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22377,100 +22378,100 @@
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>595061</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>595068</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22479,100 +22480,100 @@
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>595073</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>595079</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22581,100 +22582,100 @@
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>595089</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>595096</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22683,100 +22684,100 @@
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>595099</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>595022</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22785,100 +22786,100 @@
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>595031</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>595042</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22887,100 +22888,100 @@
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>595043</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>595048</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -22989,100 +22990,100 @@
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>595063</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>595077</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -23091,100 +23092,100 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>595082</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>595083</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -23193,100 +23194,100 @@
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>595098</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>595101</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -23295,100 +23296,100 @@
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>595015</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>595017</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -23397,100 +23398,100 @@
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>595021</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>595027</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -23499,100 +23500,100 @@
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>595034</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>595053</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -23601,100 +23602,100 @@
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>595055</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>595058</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -23703,100 +23704,100 @@
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>595066</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>595070</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -23805,100 +23806,100 @@
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>595076</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>595081</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -23907,100 +23908,100 @@
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>595085</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>595094</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -24009,100 +24010,100 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>595097</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>595104</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -24111,100 +24112,100 @@
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>595023</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>595035</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -24213,100 +24214,100 @@
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>595045</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>595060</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -24315,100 +24316,100 @@
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>595064</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>595086</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -24417,100 +24418,100 @@
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>595087</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>595014</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -24519,100 +24520,100 @@
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>595026</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>595032</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -24621,100 +24622,100 @@
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>595038</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>595047</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -24723,202 +24724,202 @@
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>595050</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>595052</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>595075</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>595078</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
@@ -24927,51 +24928,51 @@
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>595102</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
@@ -29358,51 +29359,51 @@
       <x:c r="L454" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>525437</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -29412,51 +29413,51 @@
       <x:c r="L455" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>525434</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>36565</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -32130,222 +32131,222 @@
       <x:c r="K504" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>525431</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>525432</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>819</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>477933</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>641</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>589590</x:v>
+        <x:v>477933</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>821</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
@@ -32354,111 +32355,111 @@
       <x:c r="K508" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>600230</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>553079</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
@@ -32470,54 +32471,54 @@
       <x:c r="K510" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>553079</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
@@ -32527,54 +32528,54 @@
       <x:c r="K511" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>600231</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
@@ -32589,54 +32590,54 @@
       <x:c r="L512" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -32649,51 +32650,51 @@
       <x:c r="M513" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>824</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C514" s="15" t="s"/>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s"/>
       <x:c r="K514" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
@@ -33745,149 +33746,149 @@
       <x:c r="S532" s="14" t="n">
         <x:v>599056</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>607293</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>862</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>863</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>862</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>863</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>864</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>599055</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -34018,51 +34019,51 @@
       <x:c r="L537" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>542211</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>37635</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
@@ -34670,51 +34671,51 @@
       <x:c r="L548" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>542081</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -36118,51 +36119,51 @@
       <x:c r="L573" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>548734</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
@@ -36177,51 +36178,51 @@
       <x:c r="L574" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>911</x:v>
       </x:c>
@@ -37331,51 +37332,51 @@
       <x:c r="L594" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>572712</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
@@ -38528,51 +38529,51 @@
       <x:c r="L615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -39509,51 +39510,51 @@
       <x:c r="L633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>610254</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="C634" s="15" t="s"/>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>155</x:v>
@@ -39564,51 +39565,51 @@
       <x:c r="L634" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>610255</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s"/>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>25</x:v>
@@ -40105,51 +40106,51 @@
       <x:c r="L644" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>553181</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>1023</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
@@ -42772,480 +42773,480 @@
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
-        <x:v>1091</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="H692" s="14" t="s"/>
       <x:c r="I692" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
-        <x:v>1091</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
-        <x:v>586487</x:v>
+        <x:v>616476</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>817</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
-        <x:v>1073</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
-        <x:v>1073</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
-        <x:v>613318</x:v>
+        <x:v>598715</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>1084</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>613321</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
-        <x:v>1073</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
-        <x:v>1073</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
-        <x:v>613333</x:v>
+        <x:v>617718</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
-        <x:v>1040</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>1100</x:v>
+        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
-        <x:v>1072</x:v>
-[...1 lines deleted...]
-      <x:c r="H696" s="14" t="s"/>
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="H696" s="14" t="s">
+        <x:v>1092</x:v>
+      </x:c>
       <x:c r="I696" s="16" t="s">
-        <x:v>1073</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
-        <x:v>1080</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
-        <x:v>1072</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
-        <x:v>1073</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
-        <x:v>584369</x:v>
+        <x:v>586487</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>1101</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
-        <x:v>1086</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
-        <x:v>1086</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
-        <x:v>617718</x:v>
+        <x:v>613318</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>1089</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
-        <x:v>1086</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
-        <x:v>1087</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
-        <x:v>1086</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
-        <x:v>1069</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
-        <x:v>598715</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>832</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>1096</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>616476</x:v>
+        <x:v>613333</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="U699" s="4" t="s">
         <x:v>1103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -43813,51 +43814,51 @@
       <x:c r="L710" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>613334</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>1101</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -43948,261 +43949,261 @@
       <x:c r="R712" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>583660</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>1121</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
-        <x:v>1122</x:v>
-[...2 lines deleted...]
-        <x:v>1123</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="Q713" s="4" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="R713" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="S713" s="0" t="n">
+        <x:v>613320</x:v>
+      </x:c>
+      <x:c r="T713" s="4" t="s">
         <x:v>1122</x:v>
       </x:c>
-      <x:c r="Q713" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>1096</x:v>
+        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
-        <x:v>613320</x:v>
+        <x:v>613329</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
-        <x:v>1126</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>1127</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1125</x:v>
+      </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
-        <x:v>1073</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
-        <x:v>1073</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>613326</x:v>
+        <x:v>574478</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>1128</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>613329</x:v>
+        <x:v>613326</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="U716" s="16" t="s">
         <x:v>1129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
@@ -44582,151 +44583,150 @@
         <x:v>608991</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
-        <x:v>1139</x:v>
-[...1 lines deleted...]
-      <x:c r="H724" s="14" t="s"/>
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="H724" s="14" t="s">
+        <x:v>1105</x:v>
+      </x:c>
       <x:c r="I724" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
-        <x:v>1139</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
-        <x:v>557897</x:v>
+        <x:v>599033</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="E725" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
-        <x:v>1104</x:v>
-[...2 lines deleted...]
-        <x:v>1105</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>599033</x:v>
+        <x:v>557897</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I726" s="16" t="s">
         <x:v>92</x:v>
@@ -44907,118 +44907,118 @@
       <x:c r="H729" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>604193</x:v>
+        <x:v>552835</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I730" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>604768</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -45086,66 +45086,66 @@
       <x:c r="H732" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I732" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
-        <x:v>552835</x:v>
+        <x:v>604193</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="H733" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
@@ -45301,150 +45301,151 @@
         <x:v>604255</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="H736" s="14" t="s"/>
       <x:c r="I736" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
-        <x:v>605183</x:v>
+        <x:v>553779</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H737" s="0" t="s">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
-        <x:v>1142</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
-        <x:v>1142</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
-        <x:v>553779</x:v>
+        <x:v>605183</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
-        <x:v>1143</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
@@ -45492,425 +45493,428 @@
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="E739" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K739" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L739" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="S739" s="0" t="n">
+        <x:v>623596</x:v>
+      </x:c>
+      <x:c r="T739" s="4" t="s">
         <x:v>1146</x:v>
       </x:c>
-      <x:c r="S739" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U739" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>1147</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
-        <x:v>1072</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
-        <x:v>1073</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
-        <x:v>1072</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
-        <x:v>1073</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
-        <x:v>515031</x:v>
+        <x:v>611175</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
-        <x:v>952</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="E741" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
-        <x:v>852</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
-        <x:v>852</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
-        <x:v>608655</x:v>
+        <x:v>515031</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
-        <x:v>1122</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
-        <x:v>1122</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
-        <x:v>577535</x:v>
+        <x:v>608655</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
-        <x:v>1125</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
-        <x:v>1096</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="E743" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
-        <x:v>548184</x:v>
+        <x:v>600063</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
-        <x:v>1147</x:v>
+        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
-        <x:v>1144</x:v>
-[...1 lines deleted...]
-      <x:c r="H744" s="14" t="s"/>
+        <x:v>1125</x:v>
+      </x:c>
+      <x:c r="H744" s="14" t="s">
+        <x:v>1126</x:v>
+      </x:c>
       <x:c r="I744" s="16" t="s">
-        <x:v>1145</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
-        <x:v>1144</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
-        <x:v>1145</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
-        <x:v>1146</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
-        <x:v>611175</x:v>
+        <x:v>577535</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="E745" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H745" s="0" t="s">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
-        <x:v>1149</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
-        <x:v>1149</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
-        <x:v>623596</x:v>
+        <x:v>553292</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
-        <x:v>1150</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
-        <x:v>1151</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s"/>
       <x:c r="I746" s="16" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="J746" s="14" t="s">
@@ -45943,1033 +45947,1030 @@
       <x:c r="S746" s="14" t="n">
         <x:v>557588</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="E747" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
         <x:v>602015</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
-        <x:v>1154</x:v>
+        <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="H748" s="14" t="s"/>
       <x:c r="I748" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K748" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
-        <x:v>1155</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
-        <x:v>1156</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="S748" s="14" t="n">
+        <x:v>548184</x:v>
+      </x:c>
+      <x:c r="T748" s="16" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="U748" s="16" t="s">
         <x:v>1157</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="E749" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
-        <x:v>552961</x:v>
+        <x:v>546280</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>1158</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s"/>
       <x:c r="I750" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
-        <x:v>929</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
-        <x:v>608992</x:v>
+        <x:v>552961</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="E751" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
-        <x:v>1160</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
-        <x:v>872</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
-        <x:v>599942</x:v>
+        <x:v>608992</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
-        <x:v>1163</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
-        <x:v>1007</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
-        <x:v>1139</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s"/>
       <x:c r="I752" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K752" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
-        <x:v>1139</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
-        <x:v>557898</x:v>
+        <x:v>599942</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C753" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="E753" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G753" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="J753" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
-        <x:v>552746</x:v>
+        <x:v>557898</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C754" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
-        <x:v>1091</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I754" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K754" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
-        <x:v>1091</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
-        <x:v>549787</x:v>
+        <x:v>552746</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>1135</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>1165</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="E755" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G755" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
-        <x:v>549552</x:v>
+        <x:v>549787</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>1167</x:v>
+        <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s"/>
       <x:c r="I756" s="16" t="s">
-        <x:v>1086</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K756" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L756" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
-        <x:v>1086</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
-        <x:v>1069</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
-        <x:v>600064</x:v>
+        <x:v>549552</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
-        <x:v>1099</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C757" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="E757" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
-        <x:v>1104</x:v>
-[...2 lines deleted...]
-        <x:v>1105</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="J757" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
-        <x:v>599032</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C758" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D758" s="15" t="s"/>
       <x:c r="E758" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="H758" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="I758" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J758" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K758" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L758" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M758" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N758" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O758" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P758" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
-        <x:v>553740</x:v>
+        <x:v>599032</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C759" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="E759" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G759" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H759" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K759" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
-        <x:v>607620</x:v>
+        <x:v>553740</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C760" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
-        <x:v>1072</x:v>
-[...1 lines deleted...]
-      <x:c r="H760" s="14" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H760" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I760" s="16" t="s">
-        <x:v>1073</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K760" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
-        <x:v>1072</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
-        <x:v>1073</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
-        <x:v>605540</x:v>
+        <x:v>607620</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
-        <x:v>1040</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C761" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="E761" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="J761" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K761" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M761" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
-        <x:v>599557</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
-        <x:v>1168</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C762" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
-        <x:v>908</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K762" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
-        <x:v>908</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S762" s="14" t="n">
-        <x:v>602621</x:v>
+        <x:v>599557</x:v>
       </x:c>
       <x:c r="T762" s="16" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
-        <x:v>1169</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C763" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D763" s="3" t="s"/>
       <x:c r="E763" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="I763" s="4" t="s">
-        <x:v>1086</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J763" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K763" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L763" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
-        <x:v>1086</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S763" s="0" t="n">
-        <x:v>600063</x:v>
+        <x:v>602621</x:v>
       </x:c>
       <x:c r="T763" s="4" t="s">
-        <x:v>1070</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U763" s="4" t="s">
-        <x:v>1089</x:v>
+        <x:v>1169</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:21">
       <x:c r="A764" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B764" s="14" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C764" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D764" s="15" t="s"/>
       <x:c r="E764" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F764" s="14" t="s"/>
       <x:c r="G764" s="14" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="H764" s="14" t="s"/>
       <x:c r="I764" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J764" s="14" t="s">