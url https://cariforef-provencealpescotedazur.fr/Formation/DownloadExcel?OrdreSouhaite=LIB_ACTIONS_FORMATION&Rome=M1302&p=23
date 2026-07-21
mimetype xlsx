--- v3 (2026-07-21)
+++ v4 (2026-07-21)
@@ -572,68 +572,68 @@
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>Coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>LP C Hugues</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP C Hugues</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
@@ -698,107 +698,107 @@
   <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MOUGINS</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Terrade Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
@@ -1235,50 +1235,158 @@
   <x:si>
     <x:t>Lycée M Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Jean D'Ormesson</x:t>
   </x:si>
   <x:si>
     <x:t>13831</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Belsunce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST RAPHAEL CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Sacré-Coeur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maintenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Charles de Gaulle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APT CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Renoir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P et M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Marie France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Viala Lacoste</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée S Veil</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M de Sully</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>LPO H Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
@@ -1289,158 +1397,50 @@
   <x:si>
     <x:t>Lycée F Esclangon</x:t>
   </x:si>
   <x:si>
     <x:t>04103</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>05007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Golfe de St-Tropez</x:t>
   </x:si>
   <x:si>
     <x:t>83580</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Belsunce</x:t>
-[...106 lines deleted...]
-  <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thierry Maulnier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Périer</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
@@ -2855,62 +2855,62 @@
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
-    <x:t>UCA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours management général</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
@@ -3260,138 +3260,138 @@
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Régional de Formation à l'Environnement et au Développement Durable - CFA Régional Métiers de l'Environnement et du Développement Durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRFEDD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Régional de Formation à l'Environnement et au Développement Durable - CFA Régional Métiers de l'Environnement et du Développement Durable</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skillence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
@@ -6491,126 +6491,126 @@
       <x:c r="H44" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>588229</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>607526</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>101</x:v>
@@ -7289,159 +7289,160 @@
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>624530</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="H58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>537244</x:v>
+        <x:v>595145</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="Q59" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="R59" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="S59" s="0" t="n">
+        <x:v>537244</x:v>
+      </x:c>
+      <x:c r="T59" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="Q59" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -7878,84 +7879,84 @@
         <x:v>558135</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>578859</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -8557,51 +8558,51 @@
       <x:c r="L79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>601623</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
@@ -8637,381 +8638,381 @@
       <x:c r="S80" s="14" t="n">
         <x:v>609230</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>554543</x:v>
+        <x:v>556384</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>603628</x:v>
+        <x:v>601139</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>554415</x:v>
+        <x:v>554543</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>554419</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>159</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>556384</x:v>
+        <x:v>554415</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>601139</x:v>
+        <x:v>554419</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -9071,117 +9072,117 @@
         <x:v>179</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>599119</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
@@ -9373,262 +9374,262 @@
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>596927</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>612676</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>616212</x:v>
+        <x:v>596929</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>596929</x:v>
+        <x:v>596932</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>596932</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
@@ -10669,60 +10670,60 @@
       <x:c r="J116" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -10836,66 +10837,66 @@
       <x:c r="G119" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>554423</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
@@ -11023,54 +11024,54 @@
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>554424</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -11196,51 +11197,51 @@
       <x:c r="L125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>601606</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>159</x:v>
@@ -11278,93 +11279,90 @@
       <x:c r="S126" s="14" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>605603</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
@@ -11376,111 +11374,114 @@
       <x:c r="L128" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>605603</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
@@ -11571,139 +11572,139 @@
         <x:v>607281</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
@@ -11831,54 +11832,54 @@
         <x:v>179</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
@@ -12209,75 +12210,75 @@
       <x:c r="R142" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>596924</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
@@ -12436,75 +12437,75 @@
       <x:c r="S146" s="14" t="n">
         <x:v>607282</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
@@ -13074,323 +13075,323 @@
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>554433</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>600454</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>546755</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>546744</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -13510,60 +13511,60 @@
       <x:c r="J165" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>41599</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -14189,51 +14190,51 @@
       <x:c r="I177" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
@@ -14310,63 +14311,63 @@
       <x:c r="I179" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>152</x:v>
@@ -14383,99 +14384,99 @@
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>603410</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
@@ -14613,51 +14614,51 @@
       <x:c r="I184" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>453825</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
@@ -14673,51 +14674,51 @@
       <x:c r="I185" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>554876</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
@@ -14734,51 +14735,51 @@
       <x:c r="I186" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>554877</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
@@ -14794,112 +14795,112 @@
       <x:c r="I187" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>603412</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
@@ -14927,51 +14928,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>602555</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>152</x:v>
@@ -14988,51 +14989,51 @@
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>554923</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -15372,51 +15373,51 @@
       <x:c r="I197" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>510684</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
@@ -15433,51 +15434,51 @@
       <x:c r="I198" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>554893</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
@@ -15505,51 +15506,51 @@
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>152</x:v>
@@ -15614,51 +15615,51 @@
       <x:c r="I201" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
@@ -15681,57 +15682,57 @@
       <x:c r="K202" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>556143</x:v>
+        <x:v>602564</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -15741,227 +15742,227 @@
       <x:c r="K203" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>602564</x:v>
+        <x:v>556143</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
@@ -15977,112 +15978,112 @@
       <x:c r="I207" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
@@ -16098,51 +16099,51 @@
       <x:c r="I209" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>554895</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
@@ -16159,51 +16160,51 @@
       <x:c r="I210" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>603434</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
@@ -16219,51 +16220,51 @@
       <x:c r="I211" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>603438</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
@@ -16396,51 +16397,51 @@
       <x:c r="J214" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -17841,1120 +17842,1120 @@
       <x:c r="K242" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>595041</x:v>
+        <x:v>595017</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>595042</x:v>
+        <x:v>595025</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>595045</x:v>
+        <x:v>595026</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>595050</x:v>
+        <x:v>595037</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>595082</x:v>
+        <x:v>595038</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>595085</x:v>
+        <x:v>595044</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>595100</x:v>
+        <x:v>595049</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="Q249" s="4" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="R249" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="Q249" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>595017</x:v>
+        <x:v>595054</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>595025</x:v>
+        <x:v>595064</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>595026</x:v>
+        <x:v>595067</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>595037</x:v>
+        <x:v>595070</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>595038</x:v>
+        <x:v>595074</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="Q254" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="Q254" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>595044</x:v>
+        <x:v>595096</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>595049</x:v>
+        <x:v>595101</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>595054</x:v>
+        <x:v>595102</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="I257" s="4" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="Q257" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="Q257" s="4" t="s">
+      <x:c r="R257" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="R257" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>595064</x:v>
+        <x:v>595041</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>595067</x:v>
+        <x:v>595042</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>595070</x:v>
+        <x:v>595045</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>595074</x:v>
+        <x:v>595050</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>595096</x:v>
+        <x:v>595082</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>595101</x:v>
+        <x:v>595085</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="Q263" s="4" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="R263" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="Q263" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>595102</x:v>
+        <x:v>595100</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>443</x:v>
@@ -19751,73 +19752,73 @@
         <x:v>595068</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>595071</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>485</x:v>
@@ -20184,51 +20185,51 @@
         <x:v>501</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>595089</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>503</x:v>
@@ -20465,76 +20466,76 @@
         <x:v>595031</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>595032</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>503</x:v>
@@ -20873,73 +20874,73 @@
         <x:v>595086</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>595091</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>531</x:v>
@@ -21634,134 +21635,134 @@
         <x:v>554</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>595992</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>595964</x:v>
+        <x:v>595966</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>595966</x:v>
+        <x:v>595964</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>51</x:v>
@@ -23117,76 +23118,76 @@
         <x:v>568190</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>565103</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>579</x:v>
@@ -23856,73 +23857,73 @@
         <x:v>565699</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>624661</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>606</x:v>
@@ -24551,51 +24552,51 @@
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>530471</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
@@ -25129,54 +25130,54 @@
       <x:c r="I384" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>600265</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -25189,113 +25190,113 @@
       <x:c r="I385" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>590303</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>617945</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -25305,51 +25306,51 @@
       <x:c r="J387" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>570687</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
@@ -25362,51 +25363,51 @@
       <x:c r="J388" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
@@ -25537,51 +25538,51 @@
       <x:c r="L391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>632223</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
@@ -25704,51 +25705,51 @@
       <x:c r="J394" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
@@ -27072,51 +27073,51 @@
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>546663</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
@@ -28030,51 +28031,51 @@
       <x:c r="L436" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>772</x:v>
       </x:c>
@@ -28262,51 +28263,51 @@
       <x:c r="L440" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
@@ -28979,51 +28980,51 @@
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>52</x:v>
@@ -29597,51 +29598,51 @@
       <x:c r="I464" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
@@ -29725,51 +29726,51 @@
       <x:c r="L466" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>632828</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
@@ -29865,260 +29866,260 @@
       <x:c r="S468" s="14" t="n">
         <x:v>544974</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>615882</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>608402</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>590107</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>608401</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -30384,198 +30385,198 @@
         <x:v>521700</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>849</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>849</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>602650</x:v>
+        <x:v>548736</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>855</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>548736</x:v>
+        <x:v>602650</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>495334</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -31378,110 +31379,110 @@
       <x:c r="T494" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -33011,270 +33012,270 @@
       <x:c r="L523" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>632579</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>635314</x:v>
+        <x:v>635315</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>632777</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>635315</x:v>
+        <x:v>635314</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
@@ -33381,75 +33382,75 @@
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>42363</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>635711</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>35911</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
@@ -33578,51 +33579,51 @@
       <x:c r="J533" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>635330</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
@@ -34821,51 +34822,51 @@
       <x:c r="K556" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>559000</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -34878,51 +34879,51 @@
       <x:c r="K557" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>558999</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>57</x:v>
@@ -35044,51 +35045,51 @@
         <x:v>981</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s"/>
       <x:c r="K560" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>32048</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>617041</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
@@ -36388,56 +36389,56 @@
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>583788</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>35646</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>34</x:v>
@@ -37349,51 +37350,51 @@
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>621176</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>26</x:v>
@@ -37863,599 +37864,599 @@
       <x:c r="R610" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>609486</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>578853</x:v>
+        <x:v>617719</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>1041</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>1028</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
-        <x:v>1046</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>1028</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>613328</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>1063</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>551735</x:v>
+        <x:v>574478</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>1064</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>645</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>586487</x:v>
+        <x:v>621173</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
-        <x:v>1065</x:v>
-[...2 lines deleted...]
-        <x:v>1066</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>574478</x:v>
+        <x:v>617717</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>1068</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>1039</x:v>
+        <x:v>1041</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>1050</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>1051</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>1050</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>1051</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>1052</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>621173</x:v>
+        <x:v>613335</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>813</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H617" s="0" t="s">
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>1036</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>1036</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>617717</x:v>
+        <x:v>586487</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>903</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>1041</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>613335</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>1047</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>1069</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>1036</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>1036</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>617719</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="U619" s="4" t="s">
         <x:v>1070</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1041</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>1027</x:v>
-[...1 lines deleted...]
-      <x:c r="H620" s="14" t="s"/>
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="H620" s="14" t="s">
+        <x:v>1033</x:v>
+      </x:c>
       <x:c r="I620" s="16" t="s">
-        <x:v>1028</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>1046</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>1028</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>581452</x:v>
+        <x:v>551735</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>1071</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
@@ -38482,145 +38483,145 @@
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>613326</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>1073</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>1035</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>1036</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
-        <x:v>1037</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>1035</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>1036</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>583268</x:v>
+        <x:v>584368</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>1025</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>1039</x:v>
+        <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>1028</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>1028</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>584368</x:v>
+        <x:v>583268</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>994</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -39295,207 +39296,210 @@
         <x:v>557588</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>1081</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
-        <x:v>968</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="Q636" s="16" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="R636" s="14" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="S636" s="14" t="n">
+        <x:v>548184</x:v>
+      </x:c>
+      <x:c r="T636" s="16" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="U636" s="16" t="s">
         <x:v>1081</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1083</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>608655</x:v>
+        <x:v>601388</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>608991</x:v>
+        <x:v>599556</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
@@ -39511,344 +39515,342 @@
       <x:c r="M639" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>549787</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>645</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>601388</x:v>
+        <x:v>623596</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>1085</x:v>
+        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>599556</x:v>
+        <x:v>608655</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>1087</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>1088</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
-        <x:v>1089</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>1088</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>1089</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>623596</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>1090</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>1091</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>1036</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>1036</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>548184</x:v>
+        <x:v>542124</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>1092</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>1045</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>542124</x:v>
+        <x:v>602015</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>769</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -39905,51 +39907,51 @@
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>599557</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
@@ -40258,51 +40260,51 @@
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>552961</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
@@ -40760,90 +40762,90 @@
       <x:c r="S660" s="14" t="n">
         <x:v>600064</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="H661" s="0" t="s">
         <x:v>1065</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1066</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>577535</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>1068</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
@@ -41031,51 +41033,51 @@
       <x:c r="M665" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>629195</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>1071</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C666" s="15" t="s"/>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="I666" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s"/>
       <x:c r="K666" s="14" t="s">
         <x:v>25</x:v>