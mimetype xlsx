--- v3 (2026-07-21)
+++ v4 (2026-07-21)
@@ -479,68 +479,68 @@
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>BM Coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Saint Laurent du Var</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>BM esthéticien-cosméticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
     <x:t>BM pâtissier chocolatier confiseur glacier traiteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Pâtisserie</x:t>
   </x:si>
   <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
@@ -608,176 +608,182 @@
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Professionnel Régional La Coudoulière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbdomi - Le Studio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie de la Beauté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Magnan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Commerciaux Clovis Hugues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Commerciaux Clovis Hugues - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fb Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaplus Beauté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaplus Beauté - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
-    <x:t>08/25/2025 00:00:00</x:t>
-[...106 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
+    <x:t>Elégance - Ecole Gontard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
@@ -785,56 +791,50 @@
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Elégance - Ecole Gontard</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>IFP Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
@@ -1832,56 +1832,56 @@
   <x:si>
     <x:t>13760</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Particulier, individuel , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
-    <x:t>09/23/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Création d'Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>PCE</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Entreprise digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Lactofermentation</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir Faire et Découverte</x:t>
@@ -1949,74 +1949,74 @@
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Vanessa Saboun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Vanessa Saboun</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Valérie Guillemot Conseil Carrière et Compétences</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
@@ -2642,56 +2642,56 @@
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
+    <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
-    <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
@@ -3308,54 +3308,54 @@
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
@@ -5954,358 +5954,358 @@
       <x:c r="H35" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>553195</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>572424</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>631125</x:v>
+        <x:v>572424</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>631128</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>549152</x:v>
+        <x:v>631128</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>553293</x:v>
+        <x:v>549152</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
@@ -6854,57 +6854,57 @@
       <x:c r="H50" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>553294</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -7096,57 +7096,57 @@
       <x:c r="H54" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>607607</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -7644,1554 +7644,1552 @@
         <x:v>595144</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>554417</x:v>
+        <x:v>607806</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>159</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>607806</x:v>
+        <x:v>549474</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>549474</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>558135</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>578859</x:v>
+        <x:v>554418</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>554418</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>555007</x:v>
+        <x:v>609229</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>609229</x:v>
+        <x:v>601140</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>601140</x:v>
+        <x:v>601409</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>601409</x:v>
+        <x:v>611613</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>611613</x:v>
+        <x:v>625670</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>159</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>625670</x:v>
+        <x:v>546827</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>546827</x:v>
+        <x:v>598908</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>598908</x:v>
+        <x:v>599061</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>599061</x:v>
+        <x:v>601623</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>601623</x:v>
+        <x:v>609230</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H80" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>609230</x:v>
+        <x:v>556384</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>159</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>556384</x:v>
+        <x:v>601139</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>601139</x:v>
+        <x:v>554543</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>554543</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>603628</x:v>
+        <x:v>554415</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>554415</x:v>
+        <x:v>554419</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>554419</x:v>
+        <x:v>544989</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>544989</x:v>
+        <x:v>599119</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="Q88" s="16" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="U88" s="16" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>168</x:v>
-[...2 lines deleted...]
-        <x:v>169</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>599119</x:v>
+        <x:v>554417</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -9279,814 +9277,815 @@
       <x:c r="T91" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>587944</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>596927</x:v>
+        <x:v>587944</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>224</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>616212</x:v>
+        <x:v>596927</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>596929</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>596932</x:v>
+        <x:v>596929</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>612676</x:v>
+        <x:v>596932</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>554002</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>564403</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="S100" s="14" t="n">
+        <x:v>564403</x:v>
+      </x:c>
+      <x:c r="T100" s="16" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="U100" s="16" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>158</x:v>
-[...2 lines deleted...]
-        <x:v>159</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>507653</x:v>
+        <x:v>624549</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>596930</x:v>
+        <x:v>507653</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>596933</x:v>
+        <x:v>596930</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>234</x:v>
-[...1 lines deleted...]
-      <x:c r="H104" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
+      <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>542317</x:v>
+        <x:v>596933</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="I105" s="4" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="Q105" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="Q105" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>616195</x:v>
+        <x:v>542317</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -10117,310 +10116,310 @@
       <x:c r="S106" s="14" t="n">
         <x:v>596928</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>624547</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>558033</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>599062</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="Q110" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="Q110" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>547273</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="Q111" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="Q111" s="4" t="s">
+      <x:c r="R111" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>609233</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -10462,78 +10461,78 @@
       <x:c r="S112" s="14" t="n">
         <x:v>566900</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>602320</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
@@ -10578,152 +10577,152 @@
       <x:c r="S114" s="14" t="n">
         <x:v>603629</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>547717</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Q116" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="Q116" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -10755,487 +10754,487 @@
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="Q119" s="4" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>554423</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>554426</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="U121" s="4" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="Q122" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="Q122" s="16" t="s">
+      <x:c r="R122" s="14" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>554424</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="U122" s="16" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>546742</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="I125" s="4" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="Q125" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="Q125" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>601606</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -11246,465 +11245,465 @@
       <x:c r="H126" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>546754</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>607281</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
@@ -11749,440 +11748,440 @@
       <x:c r="S134" s="14" t="n">
         <x:v>549475</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="U135" s="4" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>609231</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>609234</x:v>
+        <x:v>609231</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="U137" s="4" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>608234</x:v>
+        <x:v>609234</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="I139" s="4" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="Q139" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="Q139" s="4" t="s">
+      <x:c r="R139" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="R139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>601410</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="H140" s="14" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>548749</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>601134</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -12210,132 +12209,132 @@
       <x:c r="R142" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>596924</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>596925</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
@@ -12379,264 +12378,264 @@
         <x:v>596926</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>607282</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="Q148" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="Q148" s="16" t="s">
+      <x:c r="R148" s="14" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="I149" s="4" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Q149" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="Q149" s="4" t="s">
+      <x:c r="R149" s="0" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>601136</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
@@ -12727,671 +12726,671 @@
         <x:v>566905</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="I153" s="4" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="Q153" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="Q153" s="4" t="s">
+      <x:c r="R153" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>548750</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>609235</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>558919</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>599753</x:v>
+        <x:v>558919</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>600454</x:v>
+        <x:v>599753</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>554433</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>546755</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Q162" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="Q162" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -13423,148 +13422,148 @@
         <x:v>607421</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Q164" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="Q164" s="16" t="s">
+      <x:c r="R164" s="14" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="I165" s="4" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Q165" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="Q165" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>41599</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -14190,51 +14189,51 @@
       <x:c r="I177" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
@@ -14311,63 +14310,63 @@
       <x:c r="I179" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>152</x:v>
@@ -14384,99 +14383,99 @@
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>603410</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
@@ -14614,51 +14613,51 @@
       <x:c r="I184" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>453825</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
@@ -14674,51 +14673,51 @@
       <x:c r="I185" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>554876</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
@@ -14735,51 +14734,51 @@
       <x:c r="I186" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>554877</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
@@ -14795,112 +14794,112 @@
       <x:c r="I187" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>603412</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
@@ -14928,51 +14927,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>602555</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>152</x:v>
@@ -14989,51 +14988,51 @@
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>554923</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -15373,51 +15372,51 @@
       <x:c r="I197" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>510684</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
@@ -15434,51 +15433,51 @@
       <x:c r="I198" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>554893</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
@@ -15506,51 +15505,51 @@
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>152</x:v>
@@ -15615,51 +15614,51 @@
       <x:c r="I201" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
@@ -15797,172 +15796,172 @@
       <x:c r="I204" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
@@ -15978,112 +15977,112 @@
       <x:c r="I207" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
@@ -16099,51 +16098,51 @@
       <x:c r="I209" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>554895</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
@@ -16157,120 +16156,120 @@
       <x:c r="H210" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>603434</x:v>
+        <x:v>453855</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>603438</x:v>
+        <x:v>603434</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>295</x:v>
@@ -16278,66 +16277,66 @@
       <x:c r="H212" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>453855</x:v>
+        <x:v>603438</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16394,54 +16393,54 @@
       <x:c r="I214" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -16921,51 +16920,51 @@
         <x:v>344</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>595057</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>346</x:v>
@@ -17480,51 +17479,51 @@
       <x:c r="I235" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>595053</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -19088,72 +19087,72 @@
         <x:v>450</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>595028</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>595029</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
@@ -19752,73 +19751,73 @@
         <x:v>595068</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>595071</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>485</x:v>
@@ -20874,73 +20873,73 @@
         <x:v>595086</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>595091</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>531</x:v>
@@ -23041,51 +23040,51 @@
         <x:v>570</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>568189</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>570</x:v>
@@ -23222,446 +23221,446 @@
       <x:c r="T347" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>527633</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>527636</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>528743</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>585208</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>528740</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="S353" s="0" t="n">
+        <x:v>563524</x:v>
+      </x:c>
+      <x:c r="T353" s="4" t="s">
         <x:v>587</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>563524</x:v>
+        <x:v>528741</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>528742</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
@@ -24265,338 +24264,338 @@
         <x:v>574193</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>558523</x:v>
+        <x:v>630167</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>574128</x:v>
+        <x:v>574129</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>630167</x:v>
+        <x:v>558523</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>574129</x:v>
+        <x:v>574128</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>538095</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>530471</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
@@ -25202,51 +25201,51 @@
       <x:c r="M385" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>590303</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
@@ -26589,51 +26588,51 @@
       <x:c r="M410" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>564817</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
@@ -26714,230 +26713,230 @@
         <x:v>740</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>629656</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>599733</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>614427</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
@@ -27073,51 +27072,51 @@
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>546663</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
@@ -27270,75 +27269,75 @@
       <x:c r="U422" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
@@ -27636,51 +27635,51 @@
       <x:c r="L429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -27801,168 +27800,168 @@
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>525429</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>525431</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>770</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -28980,51 +28979,51 @@
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>52</x:v>
@@ -29219,76 +29218,76 @@
         <x:v>599056</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>607293</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
@@ -29598,51 +29597,51 @@
       <x:c r="I464" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
@@ -29845,51 +29844,51 @@
       <x:c r="L468" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>544974</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -30389,87 +30388,87 @@
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -30501,209 +30500,210 @@
         <x:v>602650</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>495334</x:v>
+        <x:v>547476</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H481" s="0" t="s">
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>819</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>547476</x:v>
+        <x:v>546236</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>150</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>546236</x:v>
+        <x:v>495334</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -30912,87 +30912,87 @@
       <x:c r="T486" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>548734</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
@@ -31117,51 +31117,51 @@
       <x:c r="J490" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>547152</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -31206,129 +31206,129 @@
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>566599</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>547477</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
@@ -31376,109 +31376,109 @@
       <x:c r="S494" s="14" t="n">
         <x:v>602649</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>872</x:v>
@@ -31807,51 +31807,51 @@
       <x:c r="I502" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>41818</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
@@ -32125,75 +32125,75 @@
       <x:c r="T507" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>39011</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>635448</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
@@ -33093,75 +33093,75 @@
       <x:c r="T524" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>632777</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
@@ -33207,75 +33207,75 @@
       <x:c r="T526" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
@@ -33382,75 +33382,75 @@
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>42363</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>635711</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>35911</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
@@ -33774,72 +33774,72 @@
         <x:v>54</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>592006</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s"/>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>595537</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
@@ -34291,81 +34291,81 @@
       <x:c r="R546" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>594200</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>624503</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
@@ -34590,51 +34590,51 @@
         <x:v>968</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>623636</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -34822,51 +34822,51 @@
       <x:c r="K556" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>558999</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -34879,51 +34879,51 @@
       <x:c r="K557" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>559000</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>57</x:v>
@@ -36394,51 +36394,51 @@
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>583788</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>35646</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>34</x:v>
@@ -36468,196 +36468,196 @@
         <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="I586" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>601976</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>546958</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="I588" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>601977</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
@@ -36889,51 +36889,51 @@
       <x:c r="I593" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>590143</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
@@ -37114,51 +37114,51 @@
       <x:c r="J597" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>588119</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
@@ -37350,94 +37350,94 @@
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>621176</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>588117</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
@@ -37513,51 +37513,51 @@
       <x:c r="M604" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>613329</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
@@ -37615,51 +37615,51 @@
       <x:c r="J606" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>615338</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -38376,75 +38376,75 @@
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>551735</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
@@ -38538,617 +38538,616 @@
       <x:c r="R622" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>584368</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>1036</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>1036</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>583268</x:v>
+        <x:v>613319</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>1025</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>1039</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>613319</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>1074</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>613321</x:v>
+        <x:v>613333</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>1028</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
-        <x:v>1046</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>1028</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>613333</x:v>
+        <x:v>583268</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>994</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>1075</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>1078</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>604255</x:v>
+        <x:v>604768</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="H628" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H628" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I628" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>859</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>860</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>628458</x:v>
+        <x:v>604255</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>604768</x:v>
+        <x:v>628458</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>870</x:v>
-[...1 lines deleted...]
-      <x:c r="H630" s="14" t="s"/>
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H630" s="14" t="s">
+        <x:v>646</x:v>
+      </x:c>
       <x:c r="I630" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>870</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>602621</x:v>
+        <x:v>549789</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>1079</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>549789</x:v>
+        <x:v>605183</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>1080</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>605183</x:v>
+        <x:v>602621</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -39393,104 +39392,104 @@
       <x:c r="L637" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>601388</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="R638" s="14" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>599556</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -39512,51 +39511,51 @@
       <x:c r="L639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>549787</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>1080</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
@@ -39678,51 +39677,51 @@
       <x:c r="I642" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>608991</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
@@ -39735,54 +39734,54 @@
       <x:c r="I643" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="R643" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>542124</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -39910,54 +39909,54 @@
       <x:c r="I646" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="R646" s="14" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>599557</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -40037,105 +40036,105 @@
       <x:c r="L648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>601389</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H649" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>607620</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -40204,51 +40203,51 @@
       <x:c r="I651" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>608992</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
@@ -40263,54 +40262,54 @@
       <x:c r="I652" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="R652" s="14" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>552961</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -40360,51 +40359,51 @@
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="I654" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>1043</x:v>
       </x:c>
@@ -40441,51 +40440,51 @@
       <x:c r="I655" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>553415</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>