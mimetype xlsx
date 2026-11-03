--- v5 (2026-11-02)
+++ v6 (2026-11-03)
@@ -254,92 +254,92 @@
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L’anglais professionnel pour les techniques du cinéma et de l’audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais appliqué</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention histoire</x:t>
   </x:si>
   <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Histoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 3 et 4</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Avignon Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>licence mention histoire de l'art et archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention gestion de projets et structures artistiques et culturels</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
@@ -374,66 +374,66 @@
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention archéologie, sciences pour l'archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Culture civilisation</x:t>
   </x:si>
   <x:si>
     <x:t>master mention bio-géosciences</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention culture et communication</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>master mention lettres et humanités</x:t>
   </x:si>
   <x:si>
     <x:t>master mention direction de projets ou établissements culturels</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE (UFR MANAGT PU GOUV TERRITORIAL AIX MARSEILLE)</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention direction de projets ou établissements culturels parcours management et droit des organisations et des manifestations culturelles</x:t>
   </x:si>
@@ -1412,213 +1412,213 @@
       <x:c r="K8" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>646254</x:v>
+        <x:v>646255</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>646253</x:v>
+        <x:v>646254</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>646255</x:v>
+        <x:v>646253</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40546</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>646234</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40330</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
@@ -1655,141 +1655,141 @@
       <x:c r="R12" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>645997</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40443</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>645991</x:v>
+        <x:v>645990</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40443</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>645990</x:v>
+        <x:v>645991</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
@@ -1817,313 +1817,313 @@
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>612209</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39038</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>645452</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40717</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>646241</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38963</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>648965</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>633476</x:v>
+        <x:v>650222</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>650222</x:v>
+        <x:v>633476</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39462</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -2150,196 +2150,196 @@
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>645573</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>645555</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>645556</x:v>
+        <x:v>645557</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>645557</x:v>
+        <x:v>645556</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -2375,250 +2375,250 @@
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>641611</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>646240</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>646239</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41176</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>14215</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>646278</x:v>
+        <x:v>646279</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>41176</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>14215</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>646279</x:v>
+        <x:v>646278</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
@@ -2829,220 +2829,220 @@
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>639516</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39466</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>645569</x:v>
+        <x:v>645568</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39466</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>645568</x:v>
+        <x:v>645569</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39479</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>648942</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>127</x:v>
       </x:c>