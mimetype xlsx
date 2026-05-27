--- v3 (2026-05-27)
+++ v4 (2026-05-27)
@@ -260,62 +260,62 @@
   <x:si>
     <x:t>Alteractifs</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Art thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAUNEUF-DE-GADAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Acupression énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Nadine Daniel - Institut du Shiatsu Traditionnel</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alimentation, perte de poids : troubles du comportement alimentaire et accompagnement par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des besoins corporels et émotionnels</x:t>
@@ -347,59 +347,59 @@
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>ALLAUCH</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Temana</x:t>
   </x:si>
   <x:si>
     <x:t>31770</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Apprendre et pratiquer la naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Naturospirit</x:t>
   </x:si>
   <x:si>
     <x:t>92200</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Tout public</x:t>
@@ -578,62 +578,62 @@
   <x:si>
     <x:t>04/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en Dravyaguna et phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Ayur Natur Formations</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/06/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Conseiller en naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>Isupnat</x:t>
   </x:si>
   <x:si>
     <x:t>75005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en aromathérapie - Huiles essentielles, hydrolats et huiles végétales</x:t>
@@ -974,71 +974,71 @@
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Scénothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-GENIEZ</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
+    <x:t>11/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervenant spa et bien-être (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/25/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC2 réaliser des massages bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC3 construire des programmes complets et personnalisés de prestations spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC4 déployer une activité de spa et bien-être</x:t>
@@ -1073,62 +1073,62 @@
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MOUGINS</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Kinesiologue professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formations aux Techniques Douces</x:t>
   </x:si>
   <x:si>
     <x:t>INFOR'TED</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi plus de 26 ans , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kinesiologue professionnel ESTN (Reformed)</x:t>
@@ -1169,128 +1169,128 @@
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Activité physique et sportive adaptée</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lithothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madéro'fit</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>VELAUX</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie corps</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage</x:t>
@@ -1493,62 +1493,62 @@
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage crânien indien Shirotchampi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Deep Tissue - Niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Massage enfant (de 2 à 12 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Hawaïen Lomi Lomi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Massage esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
+    <x:t>11/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/14/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Massage lomi lomi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Oriental</x:t>
   </x:si>
   <x:si>
     <x:t>Massage post-opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Shiatsu</x:t>
   </x:si>
   <x:si>
     <x:t>Massage sonore aux bols chantants tibétains</x:t>
   </x:si>
   <x:si>
     <x:t>Massage sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Prepa-Sports Pro</x:t>
@@ -1721,149 +1721,149 @@
   <x:si>
     <x:t>Module d’acquisition de compétences en danse-thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Enseignant , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CNR Formations - Collège de Naturopathie ressourcée</x:t>
   </x:si>
   <x:si>
     <x:t>17250</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/15/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Naturopathe holistique</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Synergie Naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>ESN</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe, relaxologue, praticien en réflexologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Innovnaturopathie</x:t>
   </x:si>
   <x:si>
+    <x:t>02/05/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Ferme de Beaugensiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELGENTIER</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>La Ferme de Beaugensiers</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi plus de 26 ans , Femme , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/05/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Olfactothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Philosophihe du yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Ojas</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie gemmothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026 00:00:00</x:t>
@@ -1922,149 +1922,149 @@
   <x:si>
     <x:t>07/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en accompagnement au changement et la gestion du stress par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Transe-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en art thérapie</x:t>
   </x:si>
   <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en Art Thérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Faculté de Psychologie et de Psychanalyse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Privé Jacquet</x:t>
   </x:si>
   <x:si>
     <x:t>IEPA</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en Art Thérapie</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose Ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>Efcoaching</x:t>
   </x:si>
   <x:si>
     <x:t>13580</x:t>
   </x:si>
   <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Efth Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/13/2026 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Praticien en hypnose thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massage sportif et californien</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>Snob Dog Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13382</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
@@ -2180,107 +2180,107 @@
   <x:si>
     <x:t>Praticien naturopathe : naturopathe</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien naturothérapie : conseiller en hygiène de vie</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien shiatsu prévention</x:t>
   </x:si>
   <x:si>
     <x:t>Sens en Eveil</x:t>
   </x:si>
   <x:si>
     <x:t>SEE</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/07/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien spécialisé en danse-thérapie contemporaine : organiser un dispositif de danse-thérapie contemporaine</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien TCC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Profession libérale , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien(ne) en drainage lymphatique bien-être corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique des fondamentaux de la Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de sophrologie Aix-Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/28/2026 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Pratique des piliers de la santé et des techniques de pareeksha selon l’ayurvéda</x:t>
   </x:si>
   <x:si>
     <x:t>Prendre la parole grâce aux techniques théâtrales</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Prise parole</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Hatha Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Laurence Merchet Thau</x:t>
   </x:si>
   <x:si>
     <x:t>LMT</x:t>
@@ -2375,59 +2375,59 @@
   <x:si>
     <x:t>Professeur de Yoga - Module 3</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yoga au Féminin</x:t>
   </x:si>
   <x:si>
     <x:t>Nathalie Pascaud</x:t>
   </x:si>
   <x:si>
     <x:t>83310</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yoga Vinyasa</x:t>
   </x:si>
   <x:si>
+    <x:t>10/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/04/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Protocole EMDR TAISA</x:t>
   </x:si>
   <x:si>
     <x:t>Coalix</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie : Snoezelen</x:t>
   </x:si>
   <x:si>
     <x:t>Mood'up Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13430</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique d'Etat , Demandeur d'emploi , Enseignant , Formateur , Licencié pour motif économique</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie ayuvédique</x:t>
@@ -2651,62 +2651,62 @@
   <x:si>
     <x:t>Sophro-analyse et mouvements oculaires</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
   </x:si>
   <x:si>
     <x:t>Sophrologue</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Sophrologie Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sophrothérapeute</x:t>
   </x:si>
   <x:si>
     <x:t>Emmanuelle Murcia</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
@@ -2786,60 +2786,60 @@
   <x:si>
     <x:t>A Fleur de Peau</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien spa et bien-être (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TECHNIQUES CORPORELLES DE MASSAGE BIEN ETRE</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thaïlandais à l'huile</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapeute holistique spécialisé en gestion du stress</x:t>
   </x:si>
   <x:si>
+    <x:t>05/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>APT</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie holistique spécialité epigenetique</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie manuelle des fascias</x:t>
   </x:si>
   <x:si>
     <x:t>TMG Concept</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2026 00:00:00</x:t>
   </x:si>
@@ -3724,51 +3724,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>520570</x:v>
+        <x:v>616378</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>56</x:v>
@@ -3777,51 +3777,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>616378</x:v>
+        <x:v>520570</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>57</x:v>
@@ -3829,54 +3829,54 @@
       <x:c r="L9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>585296</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
@@ -4132,51 +4132,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>551191</x:v>
+        <x:v>551192</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>91</x:v>
@@ -4185,51 +4185,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>551192</x:v>
+        <x:v>551191</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
@@ -4646,51 +4646,51 @@
       <x:c r="I25" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>576809</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -4803,51 +4803,51 @@
         <x:v>122</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>598459</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>122</x:v>
@@ -5009,100 +5009,100 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>574331</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>611919</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -5317,100 +5317,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>551205</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>551206</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -5675,51 +5675,51 @@
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>572178</x:v>
+        <x:v>616116</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>77</x:v>
@@ -5728,51 +5728,51 @@
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>616116</x:v>
+        <x:v>572178</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
@@ -5882,54 +5882,54 @@
       <x:c r="L49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>572177</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
@@ -5984,51 +5984,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>616459</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
@@ -7111,51 +7111,51 @@
       <x:c r="I73" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>576826</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -7531,51 +7531,51 @@
       <x:c r="I81" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>576834</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -7737,51 +7737,51 @@
       <x:c r="I85" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>598463</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -7892,100 +7892,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>551214</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>551216</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -8043,51 +8043,51 @@
       <x:c r="I91" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>626253</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -8303,51 +8303,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>612763</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>205</x:v>
@@ -8723,51 +8723,51 @@
         <x:v>115</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>576838</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>285</x:v>
@@ -8882,384 +8882,384 @@
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>546858</x:v>
+        <x:v>608296</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>546860</x:v>
+        <x:v>546857</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>608293</x:v>
+        <x:v>546861</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>305</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>546857</x:v>
+        <x:v>608293</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>546861</x:v>
+        <x:v>546860</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>608296</x:v>
+        <x:v>546858</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>608390</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -9274,51 +9274,51 @@
       <x:c r="J114" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>608388</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -9331,447 +9331,447 @@
       <x:c r="K115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>546870</x:v>
+        <x:v>546874</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>546874</x:v>
+        <x:v>546870</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>546880</x:v>
+        <x:v>546879</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>546879</x:v>
+        <x:v>546880</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>546882</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>546881</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>546887</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>546888</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>50</x:v>
@@ -9976,51 +9976,51 @@
       <x:c r="I127" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>621805</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -10081,51 +10081,51 @@
       <x:c r="I129" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>537595</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -10156,194 +10156,194 @@
         <x:v>77</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>585888</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>579929</x:v>
+        <x:v>621804</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>621804</x:v>
+        <x:v>621803</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>320</x:v>
-[...2 lines deleted...]
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>621803</x:v>
+        <x:v>579929</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>342</x:v>
@@ -10717,377 +10717,378 @@
       <x:c r="K141" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>595440</x:v>
+        <x:v>595439</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>595441</x:v>
+        <x:v>595440</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>595442</x:v>
+        <x:v>595441</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>595443</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>595439</x:v>
+        <x:v>576262</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>386</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>576262</x:v>
+        <x:v>595442</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>589848</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
@@ -11102,51 +11103,51 @@
         <x:v>122</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>598454</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>122</x:v>
@@ -11355,51 +11356,51 @@
       <x:c r="I153" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>551341</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -11408,51 +11409,51 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>551338</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>280</x:v>
@@ -11865,107 +11866,107 @@
       <x:c r="I163" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>579683</x:v>
+        <x:v>579681</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>579681</x:v>
+        <x:v>579683</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>311</x:v>
@@ -12171,51 +12172,51 @@
       <x:c r="I169" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>551195</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -12224,100 +12225,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>551197</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>597610</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -12326,100 +12327,100 @@
         <x:v>415</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>566490</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>552603</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -12428,100 +12429,100 @@
         <x:v>415</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>597611</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>552624</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -12579,51 +12580,51 @@
       <x:c r="I177" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>551193</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -12632,51 +12633,51 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>551194</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>24</x:v>
@@ -12734,100 +12735,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>551198</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>551199</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12885,51 +12886,51 @@
       <x:c r="I183" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>618602</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13142,313 +13143,313 @@
         <x:v>442</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>524946</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>551186</x:v>
+        <x:v>510287</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>589946</x:v>
+        <x:v>551185</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>510287</x:v>
+        <x:v>630179</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>551185</x:v>
+        <x:v>551186</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>630179</x:v>
+        <x:v>589946</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
@@ -13550,51 +13551,51 @@
         <x:v>442</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>524937</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>91</x:v>
@@ -13602,51 +13603,51 @@
       <x:c r="K197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>551218</x:v>
+        <x:v>551217</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>91</x:v>
@@ -13655,51 +13656,51 @@
       <x:c r="K198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>551217</x:v>
+        <x:v>551218</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>25</x:v>
@@ -13858,51 +13859,51 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>551207</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>81</x:v>
@@ -13960,51 +13961,51 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>551208</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>24</x:v>
@@ -14062,100 +14063,100 @@
         <x:v>409</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>628987</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>626258</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -14164,100 +14165,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>551405</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>551406</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14470,100 +14471,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>551161</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>551184</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14594,282 +14595,282 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>577507</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>627700</x:v>
+        <x:v>551163</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>551163</x:v>
+        <x:v>628995</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>628995</x:v>
+        <x:v>627700</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>551304</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>551305</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -14878,100 +14879,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>551369</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>551373</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -14980,100 +14981,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>551389</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>551390</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -15134,51 +15135,51 @@
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>551403</x:v>
+        <x:v>551404</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>91</x:v>
@@ -15187,51 +15188,51 @@
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>551404</x:v>
+        <x:v>551403</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
@@ -15388,51 +15389,51 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>551407</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>24</x:v>
@@ -15490,100 +15491,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>551415</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>551416</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -15592,230 +15593,230 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>579985</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>596275</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="H238" s="14" t="s">
+      <x:c r="I238" s="16" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>575692</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="H239" s="0" t="s">
+      <x:c r="I239" s="4" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>575693</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
@@ -16132,51 +16133,51 @@
       <x:c r="L246" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>603040</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>58</x:v>
@@ -16853,100 +16854,100 @@
         <x:v>115</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>576857</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>627714</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -17081,182 +17082,183 @@
         <x:v>115</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>576859</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="Q265" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R265" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="S265" s="0" t="n">
+        <x:v>597743</x:v>
+      </x:c>
+      <x:c r="T265" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="Q265" s="4" t="s">
+      <x:c r="U265" s="4" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>597743</x:v>
+        <x:v>544176</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>598472</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
@@ -17477,57 +17479,57 @@
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>587282</x:v>
+        <x:v>516079</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>50</x:v>
@@ -17547,342 +17549,341 @@
       <x:c r="R273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>540642</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>597820</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>556</x:v>
-[...2 lines deleted...]
-        <x:v>557</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>626892</x:v>
+        <x:v>587282</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="U275" s="4" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="H276" s="14" t="s"/>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s">
+        <x:v>557</x:v>
+      </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>580114</x:v>
+        <x:v>626892</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>548367</x:v>
+        <x:v>580114</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>507977</x:v>
+        <x:v>548367</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>516079</x:v>
+        <x:v>507977</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
@@ -17940,51 +17941,51 @@
       <x:c r="L281" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>616460</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
@@ -18039,54 +18040,54 @@
       <x:c r="I283" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>576861</x:v>
+        <x:v>576864</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -18094,106 +18095,106 @@
         <x:v>115</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>576862</x:v>
+        <x:v>576861</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>576864</x:v>
+        <x:v>576862</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -18201,112 +18202,112 @@
         <x:v>115</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>576863</x:v>
+        <x:v>625435</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>625435</x:v>
+        <x:v>576863</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
@@ -18510,211 +18511,211 @@
         <x:v>205</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>624166</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>580512</x:v>
+        <x:v>624171</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>624171</x:v>
+        <x:v>624167</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>624167</x:v>
+        <x:v>580512</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>601</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
@@ -18763,51 +18764,51 @@
       <x:c r="I297" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>624168</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -18865,51 +18866,51 @@
       <x:c r="I299" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>580519</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -18918,100 +18919,100 @@
         <x:v>205</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>624169</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>580517</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -19128,100 +19129,100 @@
       <x:c r="L304" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>586347</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>586349</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
@@ -19273,781 +19274,783 @@
       <x:c r="I307" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>611917</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>617</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="Q308" s="16" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="R308" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="S308" s="14" t="n">
+        <x:v>612768</x:v>
+      </x:c>
+      <x:c r="T308" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="Q308" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="H309" s="0" t="s">
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>598480</x:v>
+        <x:v>626347</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>613248</x:v>
+        <x:v>576869</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>575803</x:v>
+        <x:v>572418</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>579510</x:v>
+        <x:v>598480</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>626347</x:v>
+        <x:v>613248</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>576869</x:v>
+        <x:v>490425</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>612768</x:v>
+        <x:v>575803</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>617</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>572418</x:v>
+        <x:v>579510</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>576870</x:v>
+        <x:v>598477</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>617</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>572416</x:v>
+        <x:v>598478</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>598477</x:v>
+        <x:v>572416</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="H320" s="14" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>598478</x:v>
+        <x:v>576870</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>572417</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
@@ -20059,51 +20062,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>612767</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>122</x:v>
@@ -20239,131 +20242,131 @@
       <x:c r="R325" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>576867</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>488540</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>570551</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
@@ -20477,100 +20480,100 @@
         <x:v>122</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>598446</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>598396</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -20681,153 +20684,153 @@
         <x:v>122</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>598453</x:v>
+        <x:v>598451</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>598451</x:v>
+        <x:v>598453</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>598450</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>122</x:v>
@@ -20856,91 +20859,91 @@
       <x:c r="R337" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>598452</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>559483</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
@@ -20960,339 +20963,339 @@
       <x:c r="R339" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>617966</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>641</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>641</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>624917</x:v>
+        <x:v>587854</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="S341" s="0" t="n">
+        <x:v>617967</x:v>
+      </x:c>
+      <x:c r="T341" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="S341" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T341" s="4" t="s">
+      <x:c r="U341" s="4" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>587854</x:v>
+        <x:v>610249</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>617967</x:v>
+        <x:v>624917</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>610249</x:v>
+        <x:v>618117</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>583216</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
@@ -21344,51 +21347,51 @@
       <x:c r="I347" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>620260</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
@@ -21572,191 +21575,191 @@
       <x:c r="R351" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>572605</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>508016</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>587284</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>516062</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
@@ -21959,205 +21962,205 @@
       <x:c r="I359" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>601894</x:v>
+        <x:v>601891</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>601897</x:v>
+        <x:v>601894</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>601891</x:v>
+        <x:v>601897</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>559482</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>113</x:v>
@@ -22330,51 +22333,51 @@
         <x:v>115</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>576875</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>682</x:v>
@@ -22388,51 +22391,51 @@
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>587866</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
@@ -22441,51 +22444,51 @@
       <x:c r="M368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>587309</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>36</x:v>
@@ -22611,175 +22614,175 @@
         <x:v>543790</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>573267</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>573270</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>573860</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>699</x:v>
@@ -22793,112 +22796,112 @@
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>569903</x:v>
+        <x:v>569902</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>569902</x:v>
+        <x:v>569903</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="U376" s="16" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>58</x:v>
@@ -23057,57 +23060,57 @@
       <x:c r="K380" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>630121</x:v>
+        <x:v>623901</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>58</x:v>
@@ -23164,57 +23167,57 @@
       <x:c r="K382" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>579050</x:v>
+        <x:v>630121</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>58</x:v>
@@ -23271,57 +23274,57 @@
       <x:c r="K384" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>623901</x:v>
+        <x:v>579050</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>658</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
@@ -23373,363 +23376,363 @@
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>602502</x:v>
+        <x:v>602500</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>602500</x:v>
+        <x:v>551479</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>717</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>551479</x:v>
+        <x:v>602498</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>602498</x:v>
+        <x:v>602499</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>602499</x:v>
+        <x:v>602501</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>602501</x:v>
+        <x:v>551478</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>551478</x:v>
+        <x:v>602502</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="U392" s="16" t="s">
         <x:v>721</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
@@ -23780,51 +23783,51 @@
         <x:v>726</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>618562</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>730</x:v>
@@ -23936,51 +23939,51 @@
       <x:c r="I397" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>580163</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
@@ -23989,100 +23992,100 @@
         <x:v>740</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>580162</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>606678</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
@@ -24454,51 +24457,51 @@
       <x:c r="L407" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>488934</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
@@ -24606,205 +24609,205 @@
       <x:c r="K410" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>616706</x:v>
+        <x:v>621259</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>621259</x:v>
+        <x:v>616706</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>626625</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>626624</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
@@ -24914,216 +24917,216 @@
       <x:c r="K416" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>623893</x:v>
+        <x:v>628963</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>658</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>628963</x:v>
+        <x:v>579048</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>579048</x:v>
+        <x:v>614993</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>614993</x:v>
+        <x:v>623893</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>783</x:v>
@@ -25394,209 +25397,209 @@
       <x:c r="L425" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>615222</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>624799</x:v>
+        <x:v>615221</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>615221</x:v>
+        <x:v>590474</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>793</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>590474</x:v>
+        <x:v>624799</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
@@ -25700,51 +25703,51 @@
       <x:c r="L431" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>615219</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
@@ -25753,51 +25756,51 @@
       <x:c r="L432" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>587881</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>58</x:v>
@@ -25849,100 +25852,100 @@
         <x:v>801</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>542235</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>542237</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
@@ -26053,51 +26056,51 @@
         <x:v>801</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>542236</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>34</x:v>
@@ -26204,51 +26207,51 @@
       <x:c r="I441" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>602507</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -26306,51 +26309,51 @@
       <x:c r="I443" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>551212</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -26359,51 +26362,51 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>551213</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>449</x:v>
@@ -26569,51 +26572,51 @@
       <x:c r="L448" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>623996</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>58</x:v>
@@ -26665,100 +26668,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>551397</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>551401</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -27073,51 +27076,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>611923</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>849</x:v>
@@ -27175,310 +27178,310 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>574335</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>616385</x:v>
+        <x:v>616384</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>861</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>616384</x:v>
+        <x:v>604520</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>862</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>604520</x:v>
+        <x:v>616385</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="U463" s="4" t="s">
         <x:v>863</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>616383</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>575827</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
@@ -27530,51 +27533,51 @@
       <x:c r="I467" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>611928</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -27583,51 +27586,51 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>575830</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>205</x:v>
@@ -27635,150 +27638,150 @@
       <x:c r="K469" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>624164</x:v>
+        <x:v>624165</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>862</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>624165</x:v>
+        <x:v>624164</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>878</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>879</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>624163</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -27787,51 +27790,51 @@
         <x:v>205</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>624162</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>641</x:v>
@@ -27889,109 +27892,109 @@
         <x:v>641</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s"/>
       <x:c r="K474" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>618114</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>618115</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
@@ -28046,51 +28049,51 @@
       <x:c r="L477" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>624160</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
@@ -28142,51 +28145,51 @@
       <x:c r="I479" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>624159</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -28195,51 +28198,51 @@
         <x:v>205</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>624158</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>34921</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -28252,51 +28255,51 @@
       <x:c r="J481" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>545825</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>34921</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -28474,51 +28477,51 @@
       <x:c r="I485" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>620789</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -28530,258 +28533,258 @@
       <x:c r="K486" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>551411</x:v>
+        <x:v>551410</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>551410</x:v>
+        <x:v>551411</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="S488" s="14" t="n">
+        <x:v>568603</x:v>
+      </x:c>
+      <x:c r="T488" s="16" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="S488" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>616439</x:v>
+        <x:v>621809</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>906</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>568603</x:v>
+        <x:v>616439</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>907</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>58</x:v>
@@ -28935,100 +28938,100 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>555359</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>555357</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -29095,92 +29098,92 @@
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>616987</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C498" s="15" t="s"/>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s"/>
       <x:c r="K498" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>617090</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>586</x:v>
@@ -29401,51 +29404,51 @@
       <x:c r="M503" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>621260</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C504" s="15" t="s"/>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s"/>
       <x:c r="K504" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">