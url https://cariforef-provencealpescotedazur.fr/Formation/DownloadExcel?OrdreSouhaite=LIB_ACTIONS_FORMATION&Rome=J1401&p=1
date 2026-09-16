--- v2 (2026-07-19)
+++ v3 (2026-09-16)
@@ -203,60 +203,60 @@
   <x:si>
     <x:t>Diplôme d'État d'audioprothésiste</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'audioprothésiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Interfed Santé Sociale - Cfa Métiers de l'Hospitalisation</x:t>
   </x:si>
   <x:si>
     <x:t>CERFAH</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
@@ -916,51 +916,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>575955</x:v>
+        <x:v>633664</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>36110</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
@@ -975,51 +975,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>633664</x:v>
+        <x:v>575955</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>36110</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>