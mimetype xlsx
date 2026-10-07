--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -290,104 +290,104 @@
   <x:si>
     <x:t>Gestion rayon</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire d'unité commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
   </x:si>
   <x:si>
     <x:t>CCIPA</x:t>
   </x:si>
   <x:si>
     <x:t>13633</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
@@ -608,140 +608,140 @@
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant manager d'unité marchande (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/19/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel manager d'établissement marchand (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2027 00:00:00</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
@@ -800,87 +800,87 @@
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>France Langues Communication - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>FLC FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation et Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83200</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -1793,299 +1793,299 @@
       <x:c r="K8" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>545202</x:v>
+        <x:v>548557</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>600863</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>549598</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="S11" s="0" t="n">
+        <x:v>545202</x:v>
+      </x:c>
+      <x:c r="T11" s="4" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="U11" s="4" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>548555</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -2120,57 +2120,57 @@
         <x:v>603510</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -2219,106 +2219,106 @@
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>549371</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>639850</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -2340,54 +2340,54 @@
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>552286</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>96</x:v>
@@ -2422,84 +2422,84 @@
       <x:c r="S18" s="14" t="n">
         <x:v>603512</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>608796</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -3051,84 +3051,84 @@
         <x:v>601011</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>608798</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -3153,51 +3153,51 @@
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>602344</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>146</x:v>
@@ -3214,51 +3214,51 @@
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>602876</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -3327,51 +3327,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>587438</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -3728,51 +3728,51 @@
       <x:c r="J41" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>607484</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
@@ -3842,51 +3842,51 @@
       <x:c r="K43" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>642457</x:v>
+        <x:v>642459</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
@@ -3899,51 +3899,51 @@
       <x:c r="K44" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>642459</x:v>
+        <x:v>634477</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -3953,54 +3953,54 @@
       <x:c r="K45" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>634477</x:v>
+        <x:v>634480</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -4010,456 +4010,455 @@
       <x:c r="K46" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>634480</x:v>
+        <x:v>642457</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>616523</x:v>
+        <x:v>642951</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>642951</x:v>
+        <x:v>642067</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>642453</x:v>
+        <x:v>616532</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="H50" s="14" t="s"/>
+      <x:c r="H50" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="S50" s="14" t="n">
+        <x:v>616555</x:v>
+      </x:c>
+      <x:c r="T50" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="Q50" s="16" t="s">
+      <x:c r="U50" s="16" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>204</x:v>
-[...2 lines deleted...]
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="Q51" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>616555</x:v>
+        <x:v>642453</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>642067</x:v>
+        <x:v>616523</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>642068</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -4501,81 +4500,81 @@
       <x:c r="S54" s="14" t="n">
         <x:v>641810</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="Q55" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R55" s="0" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>642953</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -4796,139 +4795,139 @@
         <x:v>616539</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="Q60" s="16" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R60" s="14" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>616540</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="Q61" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R61" s="0" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>616542</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
@@ -4995,57 +4994,57 @@
       <x:c r="J63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>633385</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -5058,99 +5057,99 @@
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>642410</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>633382</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
@@ -5169,51 +5168,51 @@
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>633384</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -5356,142 +5355,142 @@
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>615332</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>588115</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>588116</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -5525,54 +5524,54 @@
       <x:c r="S72" s="14" t="n">
         <x:v>613754</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -5622,54 +5621,54 @@
       <x:c r="L74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>547120</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -5679,471 +5678,470 @@
       <x:c r="L75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>587440</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>521230</x:v>
+        <x:v>555931</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>555931</x:v>
+        <x:v>548907</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>552951</x:v>
+        <x:v>521230</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>247</x:v>
-[...2 lines deleted...]
-        <x:v>248</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>555932</x:v>
+        <x:v>552951</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>243</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>548907</x:v>
+        <x:v>550546</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>550546</x:v>
+        <x:v>557583</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>254</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>557583</x:v>
+        <x:v>555932</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -6153,54 +6151,54 @@
       <x:c r="L83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>567801</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>220</x:v>