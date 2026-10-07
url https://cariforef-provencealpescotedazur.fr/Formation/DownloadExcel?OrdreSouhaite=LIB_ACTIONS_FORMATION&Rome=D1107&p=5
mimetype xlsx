--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -3265,375 +3265,376 @@
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>594532</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>606248</x:v>
+        <x:v>594516</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>594516</x:v>
+        <x:v>594518</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>594518</x:v>
+        <x:v>594519</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>594519</x:v>
+        <x:v>594526</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>594526</x:v>
+        <x:v>594527</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>594527</x:v>
+        <x:v>606248</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>