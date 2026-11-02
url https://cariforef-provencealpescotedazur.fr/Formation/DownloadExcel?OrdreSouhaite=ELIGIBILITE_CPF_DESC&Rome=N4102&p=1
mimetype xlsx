--- v5 (2026-11-02)
+++ v6 (2026-11-02)
@@ -479,93 +479,93 @@
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional de Formation Professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>IRFOP PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
-    <x:t>11/13/2026 00:00:00</x:t>
-[...14 lines deleted...]
-    <x:t>08/27/2027 00:00:00</x:t>
+    <x:t>Luberon Ecole de Conduite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEYROLLES-EN-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation VTC recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite VTC</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -4882,1035 +4882,1036 @@
       <x:c r="R73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>598632</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31812</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>608562</x:v>
+        <x:v>584700</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>31812</x:v>
+        <x:v>31801</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>598609</x:v>
+        <x:v>612907</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>31812</x:v>
+        <x:v>31801</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>600775</x:v>
+        <x:v>642964</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>31812</x:v>
+        <x:v>31801</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>584700</x:v>
+        <x:v>639916</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>31801</x:v>
+        <x:v>31812</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>612907</x:v>
+        <x:v>639939</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>31801</x:v>
+        <x:v>31812</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>642964</x:v>
+        <x:v>608562</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>31801</x:v>
+        <x:v>31812</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>639916</x:v>
+        <x:v>598609</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J81" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31812</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>639939</x:v>
+        <x:v>600775</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c r="J82" s="14" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J82" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>31801</x:v>
+        <x:v>31812</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>598218</x:v>
+        <x:v>609795</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31801</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>364594</x:v>
+        <x:v>639882</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>31821</x:v>
+        <x:v>31801</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>364596</x:v>
+        <x:v>639926</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>31821</x:v>
+        <x:v>31801</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>364597</x:v>
+        <x:v>494575</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>44</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>31812</x:v>
+        <x:v>31801</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>598605</x:v>
+        <x:v>598218</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31801</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>598637</x:v>
+        <x:v>364594</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="J88" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>31812</x:v>
+        <x:v>31821</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>599826</x:v>
+        <x:v>364596</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>147</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>148</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>31812</x:v>
+        <x:v>31821</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>609795</x:v>
+        <x:v>364597</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>31801</x:v>
+        <x:v>31812</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>639882</x:v>
+        <x:v>598605</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31801</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>639926</x:v>
+        <x:v>598637</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="J92" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J92" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>31801</x:v>
+        <x:v>31812</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>494575</x:v>
+        <x:v>599826</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">