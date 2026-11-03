--- v5 (2026-11-02)
+++ v6 (2026-11-03)
@@ -365,128 +365,128 @@
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité animation socio-éducative ou culturelle mention coordination de projets (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques du Var</x:t>
   </x:si>
   <x:si>
     <x:t>FOL 83</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours rédacteur professionnel</x:t>
   </x:si>
   <x:si>
+    <x:t>Formatic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de production option audiovisuel et cinéma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut International Image et Son</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3IS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Production spectacle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut International Image et Son - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Atelier Hepta - Ketty Turron</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>Sondage</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formatic</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Musicien intervenant (DUMI)</x:t>
   </x:si>
   <x:si>
     <x:t>Musique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de l'éducation et de la formation parcours éducation et apprentissages à l'école primaire</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de l'éducation et de la formation parcours sciences de l'éducation et de la formation</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours conception et management de formations en hygiène sécurité et développement</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours ingénierie pédagogique numérique</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
@@ -662,165 +662,165 @@
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences de l'éducation et de la formation</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Le travail d’équipe en EHPAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adafmi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent contractuel de la fonction publique , Agent de la fonction publique , Agent de la fonction publique hospitalière , Agent de la fonction publique territoriale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Animation motivation équipe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Animateur esport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Horizon</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>E-sport</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention gestion de projets et structures artistiques et culturels</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention études culturelles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique culturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Régionale Formation Apprentis Métiers Sport, Animation, Tourisme - CFA Régional Métiers du Sport, de l'Animation et du Tourisme - Futurosud</x:t>
   </x:si>
   <x:si>
     <x:t>ARFAMSTA</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Ressources, d'Expertise et de Performance Sportives Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13098</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences de l'homme, anthropologie, ethnologie</x:t>
   </x:si>
   <x:si>
     <x:t>Anthropologie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de production option audiovisuel et cinéma</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - 3IS Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
@@ -2352,267 +2352,267 @@
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>633885</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>38152</x:v>
+        <x:v>39930</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="I15" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="H15" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="Q15" s="4" t="s">
+      <x:c r="R15" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="S15" s="0" t="n">
+        <x:v>637762</x:v>
+      </x:c>
+      <x:c r="T15" s="4" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="U15" s="4" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>39695</x:v>
+        <x:v>41113</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>11029</x:v>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>624974</x:v>
+        <x:v>650540</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>39930</x:v>
+        <x:v>38152</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>637762</x:v>
+        <x:v>629267</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>41113</x:v>
+        <x:v>39695</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>45052</x:v>
+        <x:v>11029</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="P18" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="P18" s="14" t="s">
-[...2 lines deleted...]
-      <x:c r="Q18" s="16" t="s">
+      <x:c r="R18" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="R18" s="14" t="s">
+      <x:c r="S18" s="14" t="n">
+        <x:v>624974</x:v>
+      </x:c>
+      <x:c r="T18" s="16" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>41348</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -2932,90 +2932,90 @@
       <x:c r="R24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>572355</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>637764</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -3619,75 +3619,75 @@
       <x:c r="R36" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>647703</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>645479</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
@@ -3730,75 +3730,75 @@
       <x:c r="R38" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>646248</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38185</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>648945</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
@@ -4067,724 +4067,722 @@
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>652721</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>32130</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>632263</x:v>
+        <x:v>623053</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>42491</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>15496</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>651368</x:v>
+        <x:v>647692</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>40330</x:v>
+        <x:v>39930</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
+      <x:c r="E47" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>32096</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>645997</x:v>
+        <x:v>632263</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>164</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>42491</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>15496</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>647695</x:v>
+        <x:v>651368</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>39930</x:v>
+        <x:v>40330</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>583593</x:v>
+        <x:v>645997</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>41502</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>651402</x:v>
+        <x:v>646345</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
-      <x:c r="E51" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>147</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>605839</x:v>
+        <x:v>647695</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="F52" s="14" t="s"/>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F52" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
       <x:c r="G52" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>611582</x:v>
+        <x:v>583593</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="C53" s="3" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="n">
+        <x:v>38351</x:v>
+      </x:c>
       <x:c r="D53" s="3" t="s"/>
+      <x:c r="E53" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>32130</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>623053</x:v>
+        <x:v>651402</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>164</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>229</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="14" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
+        <x:v>147</x:v>
+      </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>647692</x:v>
+        <x:v>605839</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="n">
+        <x:v>39930</x:v>
+      </x:c>
+      <x:c r="D55" s="3" t="s"/>
+      <x:c r="E55" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="I55" s="4" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="J55" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K55" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="L55" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M55" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="N55" s="3" t="n">
+        <x:v>32135</x:v>
+      </x:c>
+      <x:c r="O55" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="P55" s="0" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...29 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="S55" s="0" t="n">
+        <x:v>611582</x:v>
+      </x:c>
+      <x:c r="T55" s="4" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="U55" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>645480</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39698</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -4878,126 +4876,126 @@
       <x:c r="S58" s="14" t="n">
         <x:v>646247</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41113</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>646306</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41502</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>646344</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
@@ -5033,51 +5031,51 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>648946</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
@@ -5153,76 +5151,76 @@
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>647690</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39698</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>14224</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>645668</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
@@ -5255,51 +5253,51 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>648948</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
@@ -5375,127 +5373,127 @@
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>646307</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>645680</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>645681</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
@@ -5877,78 +5875,78 @@
       <x:c r="S76" s="14" t="n">
         <x:v>647699</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>647701</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
@@ -5985,81 +5983,81 @@
       <x:c r="R78" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>647702</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>645582</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -6101,145 +6099,145 @@
       <x:c r="S80" s="14" t="n">
         <x:v>588380</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41113</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>600979</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>41113</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>640587</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -6249,54 +6247,54 @@
       <x:c r="H83" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>554849</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
@@ -6310,57 +6308,57 @@
       <x:c r="H84" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>603392</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -6370,57 +6368,57 @@
       <x:c r="H85" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>603393</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -6461,186 +6459,186 @@
       <x:c r="R86" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>564874</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>583557</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>583571</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39930</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -6875,138 +6873,138 @@
         <x:v>159</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>652720</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G94" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="Q94" s="16" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R94" s="14" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>632748</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>632749</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>