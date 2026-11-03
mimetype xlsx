--- v5 (2026-11-03)
+++ v6 (2026-11-03)
@@ -929,356 +929,392 @@
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique initiale électricien BT avec champ d'application photovoltaïque - ELP097</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84008</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée P de Girard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitation électrique BE mesurage chargé d'opérations spécifiques, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olivier Dupeyre Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athéna Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGNAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S'initier aux fondamentaux de l'électricité - ELA041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique initiale : véhicules et engins à énergie électrique embarquée : opérations d'ordre non électrique (B0L exécutant ou chargé de réparation) - ELB085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique initiale : opérations d'ordre électrique en Basse Tension (BT) B1(V), B2(V), B2V Essai, BR*, BE Mesure et/ou Vérification, BC, H0-H0V - ELB090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique recyclage : opérations d'ordre électrique en Basse et Haute Tension (BT-HTA) B1(V)-H1(V), B2(V)-H2(V), B2V Essai-H2V essai, BR*, BE/HE Mesure et/ou Vérification, BC-HC, H0-H0V - ELB191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique recyclage : véhicules ou engins à énergie électrique embarquée - B1L-B1VL, B2L-B2VL, BCL, BRL, BEL Essai, opérations spécifiques B1XL- B2XL - ELB195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux Sous Tension (TST-IE) initiale : Batterie véhicule B2TL-B1TL - ELT085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire technologie et sciences industrielles (TSI), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatisme informatique industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique : complément d'indice Basse Tension sur le photovoltaïque pour le personnel déjà habilité pour opérations d'ordre électrique BT - ELP094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F Revoul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALREAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Costebelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP J Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Adam de Craponne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Vauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire technologie et sciences industrielles (TSI), 1re année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Jean Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie électrique et informatique industrielle parcours automatisme et informatique industrielle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie électrique et informatique industrielle parcours électricité et maîtrise de l'énergie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Alfred Hutinel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Vauvenargues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO modèle électronique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel La Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Alphonse Benoît</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation électrique basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Eclipse - Istec</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Complément habilitation électrique Haute Tension (HTA) H1(V), H2(V), H2V Essai, HE Essai et/ou Mesure et/ou Vérification, HC personnel électricien déjà habilité Basse Tension (BT) - ELB092</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINTE-TULLE</x:t>
-[...271 lines deleted...]
-  <x:si>
     <x:t>Habilitation électrique recyclage : opérations d'ordre électrique en Basse Tension B1(V), B2(V), B2V Essai, BR*, BE Mesure et/ou Vérification, BC, H0-H0V - ELB190</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de la Construction des Infrastructures et Réseaux - Ecir Formation</x:t>
   </x:si>
   <x:si>
     <x:t>CFTP</x:t>
   </x:si>
   <x:si>
     <x:t>13370</x:t>
   </x:si>
   <x:si>
     <x:t>MALLEMORT</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
@@ -1301,90 +1337,54 @@
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Capteur</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Henri</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
-    <x:t>06046</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT*), 2e année</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
@@ -4207,438 +4207,438 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>543689</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>616126</x:v>
+        <x:v>623842</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>543691</x:v>
+        <x:v>541918</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>60</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>623842</x:v>
+        <x:v>587889</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>541918</x:v>
+        <x:v>587890</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>587889</x:v>
+        <x:v>587893</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>587890</x:v>
+        <x:v>616126</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>587893</x:v>
+        <x:v>543691</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5109,213 +5109,214 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>537199</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>643588</x:v>
+        <x:v>606234</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>606234</x:v>
+        <x:v>653227</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>653227</x:v>
+        <x:v>643588</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -8665,7009 +8666,7009 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>647805</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>286</x:v>
-[...1 lines deleted...]
-      <x:c r="C115" s="3" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="J115" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>649255</x:v>
+        <x:v>649958</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>290</x:v>
-[...1 lines deleted...]
-      <x:c r="C116" s="15" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C116" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>292</x:v>
-[...1 lines deleted...]
-      <x:c r="J116" s="14" t="s"/>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="J116" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>609110</x:v>
+        <x:v>649961</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>296</x:v>
-[...1 lines deleted...]
-      <x:c r="C117" s="3" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>623652</x:v>
+        <x:v>649966</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>649958</x:v>
+        <x:v>649967</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>299</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>649961</x:v>
+        <x:v>649255</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>649966</x:v>
+        <x:v>649942</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>649967</x:v>
+        <x:v>590261</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>304</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>306</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>24024</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>590261</x:v>
+        <x:v>648675</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="J123" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>648675</x:v>
+        <x:v>609334</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>609334</x:v>
+        <x:v>618911</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>24024</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>618911</x:v>
+        <x:v>619343</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>619343</x:v>
+        <x:v>619358</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>619358</x:v>
+        <x:v>619361</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>619361</x:v>
+        <x:v>619370</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>619370</x:v>
+        <x:v>619374</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>619374</x:v>
+        <x:v>619392</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>619392</x:v>
+        <x:v>619404</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>619404</x:v>
+        <x:v>619408</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>619408</x:v>
+        <x:v>619411</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>619411</x:v>
+        <x:v>619444</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24039</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>619444</x:v>
+        <x:v>638976</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>24039</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>638976</x:v>
+        <x:v>638977</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>24039</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>638977</x:v>
+        <x:v>637870</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>147</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>24024</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>637870</x:v>
+        <x:v>648227</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>324</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>649943</x:v>
+        <x:v>648231</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>210</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>649944</x:v>
+        <x:v>629577</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>328</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>649960</x:v>
+        <x:v>629582</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>649962</x:v>
+        <x:v>647745</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>649965</x:v>
+        <x:v>647747</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>649968</x:v>
+        <x:v>647748</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>605631</x:v>
+        <x:v>650339</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>191</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>605634</x:v>
+        <x:v>650347</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
-      <x:c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>605692</x:v>
+        <x:v>650351</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>498668</x:v>
+        <x:v>650354</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>614369</x:v>
+        <x:v>650365</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="Q150" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q150" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>547675</x:v>
+        <x:v>650371</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>547697</x:v>
+        <x:v>650374</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>340</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>554857</x:v>
+        <x:v>646583</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>216</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>218</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>554934</x:v>
+        <x:v>646585</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>547818</x:v>
+        <x:v>646586</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>222</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>541503</x:v>
+        <x:v>646608</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>208</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>221</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>223</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>609462</x:v>
+        <x:v>646624</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
-      <x:c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>229</x:v>
-[...2 lines deleted...]
-        <x:v>230</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>602688</x:v>
+        <x:v>646636</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>602689</x:v>
+        <x:v>603402</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-        <x:v>212</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>602809</x:v>
+        <x:v>641962</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>602810</x:v>
+        <x:v>605693</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>550254</x:v>
+        <x:v>652061</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>550267</x:v>
+        <x:v>614573</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>500938</x:v>
+        <x:v>554854</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>350</x:v>
-[...1 lines deleted...]
-      <x:c r="H164" s="14" t="s"/>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>218</x:v>
+      </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>503476</x:v>
+        <x:v>554912</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>556397</x:v>
+        <x:v>607522</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="H166" s="14" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>547545</x:v>
+        <x:v>608108</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>358</x:v>
-[...1 lines deleted...]
-      <x:c r="C167" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C167" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D167" s="3" t="s"/>
+      <x:c r="E167" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J167" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>24454</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>648227</x:v>
+        <x:v>605967</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>361</x:v>
-[...1 lines deleted...]
-      <x:c r="C168" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C168" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>278</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>279</x:v>
-[...1 lines deleted...]
-      <x:c r="J168" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J168" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>648231</x:v>
+        <x:v>550249</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>362</x:v>
-[...1 lines deleted...]
-      <x:c r="C169" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J169" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>629577</x:v>
+        <x:v>500930</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="C170" s="15" t="s"/>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="n">
+        <x:v>35407</x:v>
+      </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>218</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J170" s="14" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s">
+        <x:v>184</x:v>
+      </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>629582</x:v>
+        <x:v>510673</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>647745</x:v>
+        <x:v>556502</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s"/>
+      <x:c r="E172" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>301</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>222</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>647747</x:v>
+        <x:v>556822</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
+      <x:c r="E173" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>647748</x:v>
+        <x:v>547544</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>650339</x:v>
+        <x:v>649943</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>650347</x:v>
+        <x:v>649944</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>650351</x:v>
+        <x:v>649960</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>650354</x:v>
+        <x:v>649962</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>650365</x:v>
+        <x:v>649965</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>650371</x:v>
+        <x:v>649968</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
-      <x:c r="E180" s="14" t="s"/>
+      <x:c r="E180" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>378</x:v>
-[...1 lines deleted...]
-      <x:c r="H180" s="14" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H180" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>650374</x:v>
+        <x:v>605631</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="C181" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>646583</x:v>
+        <x:v>605634</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="C182" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C182" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s"/>
+      <x:c r="E182" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>384</x:v>
-[...1 lines deleted...]
-      <x:c r="H182" s="14" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="J182" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J182" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q182" s="16" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="R182" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="S182" s="14" t="n">
+        <x:v>605692</x:v>
+      </x:c>
+      <x:c r="T182" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U182" s="16" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="C183" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C183" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D183" s="3" t="s"/>
+      <x:c r="E183" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J183" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>646586</x:v>
+        <x:v>498668</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>387</x:v>
-[...1 lines deleted...]
-      <x:c r="C184" s="15" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C184" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s"/>
+      <x:c r="E184" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>359</x:v>
-[...1 lines deleted...]
-      <x:c r="H184" s="14" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="J184" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J184" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>646608</x:v>
+        <x:v>614369</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>275</x:v>
-[...1 lines deleted...]
-      <x:c r="C185" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C185" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J185" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>646624</x:v>
+        <x:v>547675</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>277</x:v>
-[...1 lines deleted...]
-      <x:c r="C186" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C186" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>119</x:v>
-[...1 lines deleted...]
-      <x:c r="H186" s="14" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>120</x:v>
-[...1 lines deleted...]
-      <x:c r="J186" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J186" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>646636</x:v>
+        <x:v>547697</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C187" s="3" t="s"/>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="n">
+        <x:v>35407</x:v>
+      </x:c>
       <x:c r="D187" s="3" t="s"/>
+      <x:c r="E187" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J187" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>619347</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C188" s="15" t="s"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C188" s="15" t="n">
+        <x:v>35409</x:v>
+      </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s"/>
+      <x:c r="E188" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H188" s="14" t="s"/>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s">
+        <x:v>218</x:v>
+      </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J188" s="14" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J188" s="14" t="s">
+        <x:v>184</x:v>
+      </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>619350</x:v>
+        <x:v>554934</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>245</x:v>
-[...1 lines deleted...]
-      <x:c r="C189" s="3" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C189" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D189" s="3" t="s"/>
+      <x:c r="E189" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J189" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>619354</x:v>
+        <x:v>547818</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>245</x:v>
-[...1 lines deleted...]
-      <x:c r="C190" s="15" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C190" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s"/>
+      <x:c r="E190" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H190" s="14" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s">
+        <x:v>222</x:v>
+      </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J190" s="14" t="s"/>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="J190" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>619357</x:v>
+        <x:v>541503</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>317</x:v>
-[...1 lines deleted...]
-      <x:c r="C191" s="3" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D191" s="3" t="s"/>
+      <x:c r="E191" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="J191" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>619359</x:v>
+        <x:v>609462</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="C192" s="15" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C192" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s"/>
+      <x:c r="E192" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H192" s="14" t="s"/>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s">
+        <x:v>230</x:v>
+      </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J192" s="14" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J192" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>619366</x:v>
+        <x:v>602688</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="C193" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>619369</x:v>
+        <x:v>602689</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>296</x:v>
-[...1 lines deleted...]
-      <x:c r="C194" s="15" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C194" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D194" s="15" t="s"/>
-      <x:c r="E194" s="14" t="s"/>
+      <x:c r="E194" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H194" s="14" t="s"/>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J194" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J194" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>619372</x:v>
+        <x:v>602809</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="C195" s="3" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C195" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D195" s="3" t="s"/>
+      <x:c r="E195" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J195" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>619391</x:v>
+        <x:v>602810</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>388</x:v>
-[...1 lines deleted...]
-      <x:c r="C196" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C196" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s"/>
+      <x:c r="E196" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H196" s="14" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J196" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J196" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>619403</x:v>
+        <x:v>550254</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="C197" s="3" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J197" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>619409</x:v>
+        <x:v>550267</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>319</x:v>
-[...1 lines deleted...]
-      <x:c r="C198" s="15" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C198" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s"/>
+      <x:c r="E198" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H198" s="14" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J198" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J198" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>619412</x:v>
+        <x:v>500938</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>124</x:v>
-[...1 lines deleted...]
-      <x:c r="C199" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D199" s="3" t="s"/>
+      <x:c r="E199" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>389</x:v>
-[...2 lines deleted...]
-        <x:v>390</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J199" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="S199" s="0" t="n">
+        <x:v>503476</x:v>
+      </x:c>
+      <x:c r="T199" s="4" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="U199" s="4" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>362</x:v>
-[...1 lines deleted...]
-      <x:c r="C200" s="15" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C200" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s"/>
+      <x:c r="E200" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H200" s="14" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J200" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J200" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>629564</x:v>
+        <x:v>556397</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>362</x:v>
-[...1 lines deleted...]
-      <x:c r="C201" s="3" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D201" s="3" t="s"/>
+      <x:c r="E201" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J201" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>629567</x:v>
+        <x:v>547545</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>629578</x:v>
+        <x:v>609110</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>629585</x:v>
+        <x:v>623652</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>397</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>647743</x:v>
+        <x:v>619347</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>193</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>647744</x:v>
+        <x:v>619350</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>647752</x:v>
+        <x:v>619354</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>647807</x:v>
+        <x:v>619357</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>638891</x:v>
+        <x:v>619359</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>638892</x:v>
+        <x:v>619366</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>638904</x:v>
+        <x:v>619369</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>638920</x:v>
+        <x:v>619372</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>401</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>403</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>24469</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>645988</x:v>
+        <x:v>619391</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>255</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>397</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>650344</x:v>
+        <x:v>619403</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>255</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>223</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>650348</x:v>
+        <x:v>619409</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>255</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>210</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>650355</x:v>
+        <x:v>619412</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>255</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>409</x:v>
-[...1 lines deleted...]
-      <x:c r="H216" s="14" t="s"/>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>410</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>650362</x:v>
+        <x:v>611619</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>255</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>299</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>650375</x:v>
+        <x:v>629564</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>646032</x:v>
+        <x:v>629567</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>646574</x:v>
+        <x:v>629578</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>646576</x:v>
+        <x:v>629585</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>266</x:v>
-[...1 lines deleted...]
-      <x:c r="C221" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C221" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J221" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>646590</x:v>
+        <x:v>647743</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>272</x:v>
-[...1 lines deleted...]
-      <x:c r="C222" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C222" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>279</x:v>
-[...1 lines deleted...]
-      <x:c r="J222" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J222" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>646612</x:v>
+        <x:v>647744</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>275</x:v>
-[...1 lines deleted...]
-      <x:c r="C223" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="I223" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="I223" s="4" t="s">
-        <x:v>288</x:v>
+      <x:c r="J223" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="Q223" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="Q223" s="4" t="s">
+      <x:c r="R223" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="R223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>646622</x:v>
+        <x:v>647752</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>646633</x:v>
+        <x:v>647807</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>216</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
-      <x:c r="E225" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>218</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>603402</x:v>
+        <x:v>638891</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>351</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>641962</x:v>
+        <x:v>638892</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
-      <x:c r="E227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>193</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>605693</x:v>
+        <x:v>638904</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>652061</x:v>
+        <x:v>638920</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>40489</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
-      <x:c r="E229" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24469</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>614573</x:v>
+        <x:v>645988</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>35408</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>554854</x:v>
+        <x:v>650344</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>35408</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
-      <x:c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>218</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>554912</x:v>
+        <x:v>650348</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>416</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>607522</x:v>
+        <x:v>650355</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
-      <x:c r="E233" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>608108</x:v>
+        <x:v>650362</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>605967</x:v>
+        <x:v>650375</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
-      <x:c r="E235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>193</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>550249</x:v>
+        <x:v>646032</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>191</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>193</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>500930</x:v>
+        <x:v>646574</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>340</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
-      <x:c r="E237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>218</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>510673</x:v>
+        <x:v>646576</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>556502</x:v>
+        <x:v>646590</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
-      <x:c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>222</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>556822</x:v>
+        <x:v>646612</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>173</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>54</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>547544</x:v>
+        <x:v>646622</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>623651</x:v>
+        <x:v>646633</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="G242" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
@@ -16088,54 +16089,54 @@
       <x:c r="H249" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>547674</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
@@ -16147,74 +16148,74 @@
         <x:v>23</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>547832</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
@@ -16222,51 +16223,51 @@
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>556126</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>223</x:v>
@@ -16280,99 +16281,99 @@
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>541507</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>602243</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
@@ -16401,102 +16402,102 @@
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>609465</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>602808</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -16540,90 +16541,90 @@
       <x:c r="S256" s="14" t="n">
         <x:v>620902</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>631035</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>193</x:v>
@@ -16637,111 +16638,111 @@
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>500942</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>501884</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>230</x:v>
@@ -16826,134 +16827,130 @@
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>547088</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>257</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>649942</x:v>
+        <x:v>623651</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>619342</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
@@ -16988,51 +16985,51 @@
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>619345</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
@@ -17122,51 +17119,51 @@
       <x:c r="I267" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>619377</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -17294,100 +17291,100 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>619389</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>619400</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
@@ -17396,51 +17393,51 @@
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>619405</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
@@ -17672,260 +17669,260 @@
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>649948</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>649957</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>649963</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>629570</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>647746</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
@@ -17997,76 +17994,76 @@
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>650341</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>650359</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
@@ -18163,75 +18160,75 @@
       <x:c r="R286" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>650373</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>650376</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
@@ -18348,97 +18345,97 @@
         <x:v>458</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>646628</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>646639</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
@@ -18450,51 +18447,51 @@
         <x:v>134</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>24039</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>638978</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>41832</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
@@ -18583,204 +18580,204 @@
       <x:c r="R294" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>637877</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>649953</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>649964</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>598284</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
@@ -18850,84 +18847,84 @@
       <x:c r="R299" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>647749</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>590263</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
@@ -19026,209 +19023,209 @@
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>644606</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>603397</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>603400</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>612718</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
@@ -19421,54 +19418,54 @@
       <x:c r="H309" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>554859</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
@@ -19480,54 +19477,54 @@
         <x:v>23</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>604613</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
@@ -19563,51 +19560,51 @@
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>600493</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
@@ -19740,164 +19737,164 @@
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>605051</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>510479</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>510675</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>35803</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -19932,79 +19929,79 @@
         <x:v>556870</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>603944</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>146</x:v>
@@ -20021,51 +20018,51 @@
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>618910</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
@@ -20187,100 +20184,100 @@
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>619353</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>619360</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
@@ -20289,51 +20286,51 @@
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>619362</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
@@ -20493,100 +20490,100 @@
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>619393</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>619407</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
@@ -20595,51 +20592,51 @@
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>619410</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
@@ -20768,75 +20765,75 @@
       <x:c r="T333" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>650346</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
@@ -20875,76 +20872,76 @@
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>650350</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>650361</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
@@ -21418,304 +21415,304 @@
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>649946</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>649949</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>649951</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>649952</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>649955</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>649956</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
@@ -21751,82 +21748,82 @@
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>649959</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>649969</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -21839,51 +21836,51 @@
       <x:c r="J353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>546875</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -22010,54 +22007,54 @@
         <x:v>23</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>611312</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
@@ -22067,54 +22064,54 @@
       <x:c r="G357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>611313</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
@@ -22249,57 +22246,57 @@
       <x:c r="H360" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>558865</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -22759,137 +22756,137 @@
       <x:c r="S368" s="14" t="n">
         <x:v>552270</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>603945</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>603946</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>161</x:v>
@@ -23688,54 +23685,54 @@
         <x:v>23</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>602318</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
@@ -23889,104 +23886,104 @@
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>605936</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>603398</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -24007,51 +24004,51 @@
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>617348</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
@@ -24068,111 +24065,111 @@
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>603816</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>603399</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
@@ -24291,147 +24288,147 @@
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>629587</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>641374</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>638905</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>134</x:v>
@@ -24453,153 +24450,153 @@
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>638914</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>638924</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>638927</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
@@ -24608,100 +24605,100 @@
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>638928</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>638929</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
@@ -24963,153 +24960,153 @@
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>619382</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>619397</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>619398</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
@@ -25118,100 +25115,100 @@
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>619399</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>619401</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
@@ -25354,51 +25351,51 @@
       <x:c r="I415" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>24039</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>638981</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -25409,54 +25406,54 @@
       <x:c r="H416" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>603401</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
@@ -25481,54 +25478,54 @@
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>509938</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>113</x:v>
@@ -25542,94 +25539,94 @@
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>510674</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>619344</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -25687,51 +25684,51 @@
       <x:c r="I421" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>619351</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -25757,51 +25754,51 @@
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>619355</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
@@ -25842,100 +25839,100 @@
         <x:v>242</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>619383</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>619390</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -26048,230 +26045,230 @@
       <x:c r="H428" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>617511</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>552692</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>641960</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>641963</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
@@ -26651,75 +26648,75 @@
       <x:c r="S438" s="14" t="n">
         <x:v>650356</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>650357</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
@@ -27150,192 +27147,192 @@
         <x:v>650372</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>548294</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>548296</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>648228</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>545</x:v>
@@ -27418,186 +27415,186 @@
         <x:v>186</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>647806</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>647808</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>647809</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>619340</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
@@ -27619,131 +27616,131 @@
         <x:v>120</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>646572</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>646575</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>646578</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>120</x:v>
@@ -27772,129 +27769,129 @@
       <x:c r="R459" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>646629</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>646631</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>646634</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
@@ -27928,128 +27925,128 @@
         <x:v>226</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>646635</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>646638</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>648674</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>279</x:v>
@@ -28156,51 +28153,51 @@
       <x:c r="I467" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>646582</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -28231,78 +28228,78 @@
         <x:v>197</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>646584</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>646609</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
@@ -28333,197 +28330,197 @@
         <x:v>279</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>646621</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>646623</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>646626</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>648229</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C474" s="15" t="s"/>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s"/>
       <x:c r="K474" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -28532,232 +28529,232 @@
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>648230</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>646031</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>646033</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>646591</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>646619</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
@@ -29101,51 +29098,51 @@
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>637872</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>148</x:v>
@@ -29204,114 +29201,114 @@
       <x:c r="H487" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>602214</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>647751</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -29442,51 +29439,51 @@
       <x:c r="I491" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>558733</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>