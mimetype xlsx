--- v4 (2026-07-21)
+++ v5 (2026-07-21)
@@ -1685,636 +1685,636 @@
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité anglais</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">cycle préparatoire intégré de l'Ecole centrale d'électronique </x:t>
   </x:si>
   <x:si>
     <x:t>ECE - Groupe ECE - campus de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>ECE - Groupe ECE - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'université histoire de l'art et archéologie 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Histoire art</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire, civilisations, patrimoine</x:t>
   </x:si>
   <x:si>
+    <x:t>Campus Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Daumier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Monnet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de Tour Sainte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jean Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lycée Nelson Mandela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST RAPHAEL CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Camus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Renoir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Saint-Jean le Baptiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALREAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Montgrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Audiberti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres (1re année) avec préparation à l'option arts plastiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire à l'École spéciale militaire de Saint-Cyr (2e année) option lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention sciences et techniques des activités physiques et sportives : entraînement et optimisation de la performance sportive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physiologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention sciences du langage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linguistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention sciences sociales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention arts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie : psychopathologie clinique psychanalytique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychopathologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention science politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention philosophie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie clinique, psychopathologie et psychologie de la santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychogérontologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>Campus Provence Verte</x:t>
-[...170 lines deleted...]
-    <x:t>Psychogérontologie</x:t>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École internationale de Manosque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Yavné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Louis - Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIGNAC-LA-NERTHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Simone Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Viala Lacoste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Arc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE Cedex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Mirabeau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Costebelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Notre-Dame de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A David Néel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Janetti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international G Duby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée hospitalier Les cadrans solaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École A (Lycée France Maths)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole A (Lycée France Maths)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée R Goscinny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres (2e année ENS Ulm) philosophie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres (2e année ENS Ulm) anglais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent René Char</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Marseilleveyre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cycle préparatoire intégré ECAM-EPMI - ingénieur généraliste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECAM-EPMI - site de Cergy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBS of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International bilingual school of Provence</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit pénal et sciences criminelles</x:t>
   </x:si>
   <x:si>
     <x:t>Droit pénal</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
-    <x:t>13288</x:t>
-[...163 lines deleted...]
-  <x:si>
     <x:t>master mention culture et communication</x:t>
   </x:si>
   <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention premier degré parcours professorat des écoles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation examen concours fonction publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut National Supérieur du Professorat et de l'Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner en lycée professionnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences éducation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner l'économie-gestion au LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours professeur documentaliste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences cognitives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les sciences de la vie, les sciences de la terre au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention lettres parcours monde du livre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie parcours données, analyses, décisions et évaluation économiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences sociales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les lettres, le français langue étrangère au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention anthropologie parcours anthropologie audiovisuelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économie parcours recherche en économie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit pénal et sciences criminelles parcours délinquance financière et compliance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences cognitives parcours  langue, communication et cerveau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours communication des organisations, information, médias et numériques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Ecole de Journalisme et de Communication d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention science politique Parcours politiques européennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut d'Etudes Politiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEP</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention politiques publiques parcours gouvernance de l'action sociale</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention philosophie parcours philosophie pratique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner la philosophie, les sciences économiques et sociales au LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les arts au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner l'histoire-géographie au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner la technologie au CLG, les sciences de l'ingénieur, le design/arts appliqués au LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les sciences physique-chimie au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie clinique, psychopathologie et psychologie de la santé parcours psychopathologie intégrative et psychologie clinique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale de la santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doctorat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recherche développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention premier degré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention archéologie, sciences pour l'archéologie parcours territoire, hommes, sociétés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours communication des organisations, médias, espace public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention humanités médicales parcours Homme et vieillissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit pénal et sciences criminelles parcours matière pénale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit pénal et sciences criminelles parcours sécurité intérieure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours management de projets en communication numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention histoire parcours Afrique, Monde arabe, Mondes musulmans (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention histoire parcours La Méditerranée, l'Europe et le monde (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention humanités médicales parcours approches éthiques, déontologiques et déontologiques en santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit pénal et sciences criminelles parcours théorie du droit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention archéologie, sciences pour l'archéologie archéologie funéraire et archéothanatologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention archéologie, sciences pour l'archéologie parcours Momarch – Master of Martitime Archaeology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours stratégies de communication et relations presse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention humanités médicales parcours addictologie de la cellule au comportement humain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences et techniques des activités physiques et sportives : entraînement et optimisation de la performance sportive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner une langue vivante étrangère au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études européennes et internationales parcours coopération euro-méditerranéennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études européennes et internationales parcours métiers des politiques et des programmes européens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie : neuropsychologie parcours psychologie - neuropsychologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
-  </x:si>
-[...220 lines deleted...]
-    <x:t>Master mention psychologie : neuropsychologie parcours psychologie - neuropsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours négociation internationale et interculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie : psychopathologie clinique psychanalytique parcours psychanalyse et psychopathologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie du développement parcours psychologie des transitions : orientation, insertion, conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences du langage parcours sciences du langage</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours archéologie classique des mondes anciens et médiévaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sociologie parcours sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information, communication parcours métiers de l'information</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences cognitives parcours fonctions cognitives chez l'individu typique et atypique</x:t>
   </x:si>
@@ -18153,2719 +18153,2720 @@
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>595979</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>70</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="P297" s="0" t="s">
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>597262</x:v>
+        <x:v>595990</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>537</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>101</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>620384</x:v>
+        <x:v>595992</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>595990</x:v>
+        <x:v>595995</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>595992</x:v>
+        <x:v>596005</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>595995</x:v>
+        <x:v>596006</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>596005</x:v>
+        <x:v>596009</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>596006</x:v>
+        <x:v>593074</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>596009</x:v>
+        <x:v>593746</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>593074</x:v>
+        <x:v>593753</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>593746</x:v>
+        <x:v>593768</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>593753</x:v>
+        <x:v>593773</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>593768</x:v>
+        <x:v>593780</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>593773</x:v>
+        <x:v>593783</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>593780</x:v>
+        <x:v>593796</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>593783</x:v>
+        <x:v>593799</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>593796</x:v>
+        <x:v>593810</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="R313" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="R313" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>593799</x:v>
+        <x:v>593813</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>593810</x:v>
+        <x:v>593844</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>593813</x:v>
+        <x:v>593851</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>593844</x:v>
+        <x:v>593863</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>593851</x:v>
+        <x:v>593874</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>593863</x:v>
+        <x:v>593883</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>593874</x:v>
+        <x:v>595581</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>593883</x:v>
+        <x:v>594659</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>595581</x:v>
+        <x:v>593894</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>594659</x:v>
+        <x:v>593899</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>593894</x:v>
+        <x:v>593912</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>593899</x:v>
+        <x:v>593914</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>593912</x:v>
+        <x:v>593916</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>593914</x:v>
+        <x:v>595636</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>593916</x:v>
+        <x:v>595645</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>595636</x:v>
+        <x:v>595689</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>595645</x:v>
+        <x:v>596739</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>595689</x:v>
+        <x:v>592965</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>45066</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>596739</x:v>
+        <x:v>596984</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>88</x:v>
-[...1 lines deleted...]
-      <x:c r="C332" s="15" t="s"/>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C332" s="15" t="n">
+        <x:v>38698</x:v>
+      </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="J332" s="14" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J332" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>12087</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>592965</x:v>
+        <x:v>591869</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>582</x:v>
-[...1 lines deleted...]
-      <x:c r="C333" s="3" t="s"/>
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C333" s="3" t="n">
+        <x:v>38696</x:v>
+      </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J333" s="0" t="s">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14272</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>596984</x:v>
+        <x:v>591881</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>38698</x:v>
+        <x:v>39059</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>12087</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>591869</x:v>
+        <x:v>592012</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>38696</x:v>
+        <x:v>39015</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>14272</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>591881</x:v>
+        <x:v>592038</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>39059</x:v>
+        <x:v>38967</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>592012</x:v>
+        <x:v>592047</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>39015</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>13057</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>592038</x:v>
+        <x:v>592797</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
-        <x:v>38967</x:v>
+        <x:v>38989</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>14278</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>592047</x:v>
+        <x:v>591989</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
-        <x:v>40465</x:v>
+        <x:v>38175</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>45066</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>592797</x:v>
+        <x:v>597249</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>38989</x:v>
+        <x:v>39466</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>591989</x:v>
+        <x:v>620384</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>38175</x:v>
+        <x:v>40548</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>13027</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>597249</x:v>
+        <x:v>592572</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>40548</x:v>
+        <x:v>39022</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14411</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>592572</x:v>
+        <x:v>591971</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>38698</x:v>
+        <x:v>39015</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>12087</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>591867</x:v>
+        <x:v>592035</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>39022</x:v>
+        <x:v>38698</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>14411</x:v>
+        <x:v>12087</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>591971</x:v>
+        <x:v>591867</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>39015</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>13057</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>592035</x:v>
+        <x:v>597259</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>38200</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>13219</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>598</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="P346" s="14" t="s"/>
       <x:c r="Q346" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>597450</x:v>
+        <x:v>597262</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38698</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>12087</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>591868</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
@@ -20909,54 +20910,54 @@
       <x:c r="G349" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="Q349" s="4" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>592036</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
@@ -21083,90 +21084,90 @@
       <x:c r="J352" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>592048</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>592117</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -21518,384 +21519,384 @@
         <x:v>353</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>596016</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>593759</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>593760</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>593763</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>593770</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>593771</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>593801</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>593804</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -21926,72 +21927,72 @@
         <x:v>51</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>593818</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>593823</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
@@ -22028,588 +22029,588 @@
         <x:v>57</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>593831</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>593835</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>593841</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>593846</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>593848</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>593854</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>593857</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>593866</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>593869</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>593880</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>593881</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>593890</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -22684,51 +22685,51 @@
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>595507</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
@@ -22737,100 +22738,100 @@
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>595516</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>595517</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
@@ -22844,128 +22845,128 @@
         <x:v>42</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>595557</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>593896</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>593901</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>50</x:v>
@@ -23194,62 +23195,62 @@
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>595643</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s"/>
       <x:c r="Q394" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
@@ -23352,4229 +23353,4227 @@
         <x:v>83</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>595853</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>620447</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>38175</x:v>
+        <x:v>38200</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>13219</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>597248</x:v>
+        <x:v>597450</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>38204</x:v>
+        <x:v>38175</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>597254</x:v>
+        <x:v>597248</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
-        <x:v>38967</x:v>
+        <x:v>38204</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>14278</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>592046</x:v>
+        <x:v>597254</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>40465</x:v>
+        <x:v>38967</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>45066</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>592796</x:v>
+        <x:v>592046</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>38208</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>597259</x:v>
+        <x:v>592796</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>38177</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>13027</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>629818</x:v>
+        <x:v>575922</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>38177</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="H404" s="14" t="s"/>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H404" s="14" t="s">
+        <x:v>472</x:v>
+      </x:c>
       <x:c r="I404" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>624925</x:v>
+        <x:v>575939</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>659</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>38155</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>575922</x:v>
+        <x:v>575940</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>575939</x:v>
+        <x:v>575943</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>575940</x:v>
+        <x:v>575952</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
-        <x:v>38356</x:v>
+        <x:v>38967</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="P408" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="Q408" s="16" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="R408" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="S408" s="14" t="n">
+        <x:v>635257</x:v>
+      </x:c>
+      <x:c r="T408" s="16" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U408" s="16" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>575952</x:v>
+        <x:v>633895</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>38967</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>14278</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>635257</x:v>
+        <x:v>633904</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>38356</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>633895</x:v>
+        <x:v>575541</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>38356</x:v>
+        <x:v>39015</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>633904</x:v>
+        <x:v>575688</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
-        <x:v>39494</x:v>
+        <x:v>39059</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>471</x:v>
-[...2 lines deleted...]
-        <x:v>472</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="R413" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="S413" s="0" t="n">
+        <x:v>635176</x:v>
+      </x:c>
+      <x:c r="T413" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="R413" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
-        <x:v>39015</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>13057</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>575688</x:v>
+        <x:v>633889</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>38200</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>13219</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>581250</x:v>
+        <x:v>633891</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>38967</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>14278</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>581257</x:v>
+        <x:v>633903</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>39038</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>574899</x:v>
+        <x:v>575523</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>38175</x:v>
+        <x:v>39015</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>590758</x:v>
+        <x:v>575687</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>39059</x:v>
+        <x:v>38200</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>13072</x:v>
+        <x:v>13219</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>635176</x:v>
+        <x:v>581250</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>38155</x:v>
+        <x:v>38967</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>633889</x:v>
+        <x:v>581257</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
-        <x:v>38155</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>633891</x:v>
+        <x:v>574899</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>38356</x:v>
+        <x:v>38175</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>633903</x:v>
+        <x:v>590758</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
-        <x:v>39038</x:v>
+        <x:v>38177</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>471</x:v>
-[...2 lines deleted...]
-        <x:v>472</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
-        <x:v>12523</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>575523</x:v>
+        <x:v>629818</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
-        <x:v>39015</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>13057</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>575687</x:v>
+        <x:v>575797</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>575928</x:v>
+        <x:v>575929</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>40465</x:v>
+        <x:v>40548</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>45066</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>575797</x:v>
+        <x:v>575780</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>575929</x:v>
+        <x:v>575927</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>633897</x:v>
+        <x:v>575941</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>633900</x:v>
+        <x:v>575945</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>633905</x:v>
+        <x:v>633897</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>39022</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>14411</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>575691</x:v>
+        <x:v>633900</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>38990</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>14461</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>575694</x:v>
+        <x:v>633905</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>40525</x:v>
+        <x:v>39022</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>32062</x:v>
+        <x:v>14411</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>610981</x:v>
+        <x:v>575691</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>38155</x:v>
+        <x:v>38990</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>14461</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>629263</x:v>
+        <x:v>575694</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>38155</x:v>
+        <x:v>40525</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>32062</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>633887</x:v>
+        <x:v>610981</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>633888</x:v>
+        <x:v>629263</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>575924</x:v>
+        <x:v>633887</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
-        <x:v>38356</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>575946</x:v>
+        <x:v>633888</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>38356</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>575949</x:v>
+        <x:v>575924</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
-        <x:v>38208</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>574901</x:v>
+        <x:v>580921</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>40794</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>584134</x:v>
+        <x:v>581545</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
-        <x:v>40794</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>584136</x:v>
+        <x:v>574900</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>576215</x:v>
+        <x:v>576218</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38200</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>576327</x:v>
+        <x:v>576325</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>40717</x:v>
+        <x:v>38200</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13219</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>580921</x:v>
+        <x:v>576326</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>38155</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>581545</x:v>
+        <x:v>574901</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>574900</x:v>
+        <x:v>584134</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>42253</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>14207</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>576218</x:v>
+        <x:v>584136</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
-        <x:v>38200</x:v>
+        <x:v>42253</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>13219</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>576325</x:v>
+        <x:v>576215</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38200</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>576326</x:v>
+        <x:v>576327</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>40548</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>575780</x:v>
+        <x:v>575928</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>38155</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>575927</x:v>
+        <x:v>580920</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
-        <x:v>38356</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>575941</x:v>
+        <x:v>581323</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>38356</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>575945</x:v>
+        <x:v>574903</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>40717</x:v>
+        <x:v>42253</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>580920</x:v>
+        <x:v>576204</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
-        <x:v>40717</x:v>
+        <x:v>38698</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>12087</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>581323</x:v>
+        <x:v>576270</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>574903</x:v>
+        <x:v>633894</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>42253</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>14207</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>576204</x:v>
+        <x:v>633906</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>38698</x:v>
+        <x:v>39403</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>12087</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>576270</x:v>
+        <x:v>575529</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>38356</x:v>
+        <x:v>39403</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>633894</x:v>
+        <x:v>575530</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>38356</x:v>
+        <x:v>38177</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>471</x:v>
-[...2 lines deleted...]
-        <x:v>472</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>633906</x:v>
+        <x:v>575563</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>39403</x:v>
+        <x:v>38991</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>13024</x:v>
+        <x:v>14403</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>575529</x:v>
+        <x:v>575648</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>39403</x:v>
+        <x:v>38177</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>471</x:v>
-[...2 lines deleted...]
-        <x:v>472</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>13024</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>575530</x:v>
+        <x:v>624925</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>38177</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="H464" s="14" t="s"/>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s">
+        <x:v>472</x:v>
+      </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>575563</x:v>
+        <x:v>575946</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>38991</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>14403</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>575648</x:v>
+        <x:v>575949</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>633890</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>633893</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>633902</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>575531</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38989</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
@@ -27583,57 +27582,57 @@
       <x:c r="G470" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>575652</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
@@ -27643,54 +27642,54 @@
       <x:c r="H471" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>575693</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38696</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
@@ -27699,57 +27698,57 @@
       <x:c r="G472" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>575699</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>40717</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
@@ -27759,54 +27758,54 @@
       <x:c r="H473" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>580919</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>39691</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
@@ -27818,54 +27817,54 @@
       <x:c r="H474" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>580927</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
@@ -27875,54 +27874,54 @@
       <x:c r="H475" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>574902</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
@@ -27991,54 +27990,54 @@
       <x:c r="H477" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>584137</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>35973</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
@@ -28050,51 +28049,51 @@
       <x:c r="H478" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>576259</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
@@ -28104,54 +28103,54 @@
       <x:c r="G479" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>576323</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
@@ -28163,57 +28162,57 @@
       <x:c r="G480" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>575690</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
@@ -28223,54 +28222,54 @@
       <x:c r="H481" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>584135</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
@@ -28282,54 +28281,54 @@
       <x:c r="H482" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>575794</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
@@ -28339,54 +28338,54 @@
       <x:c r="H483" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>575795</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
@@ -28398,54 +28397,54 @@
       <x:c r="H484" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>575796</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
@@ -28625,170 +28624,170 @@
       <x:c r="H488" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>575524</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>635492</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>575695</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
@@ -28880,88 +28879,88 @@
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>635047</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>633672</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
@@ -29027,54 +29026,54 @@
       <x:c r="G495" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>576324</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
@@ -29086,518 +29085,518 @@
       <x:c r="G496" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>581544</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>629265</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>633892</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>633896</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>633899</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>633901</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I502" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>633907</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>575938</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>575942</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
@@ -29607,286 +29606,286 @@
       <x:c r="G505" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>575944</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>575947</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>575948</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>575950</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>575951</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
@@ -29901,170 +29900,170 @@
       <x:c r="H510" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I510" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>575537</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>40525</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32062</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>588082</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I512" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>575692</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>40617</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>