--- v5 (2026-07-21)
+++ v6 (2026-07-21)
@@ -1892,107 +1892,107 @@
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique visage brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Corps modelage</x:t>
   </x:si>
   <x:si>
     <x:t>Massage amincissant</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Epilation IPL (lumière pulsée intense)</x:t>
   </x:si>
   <x:si>
+    <x:t>Initiation maquillage de la mariée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellazur - Marie-France Disdier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nail Art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embellissement des cils et sourcils - réhaussement de cils et brow lift</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soin pré et post opératoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onglerie gel</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tricopigmentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cesam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pigmentation esthétique et réparatrice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Initiation maquillage de la mariée</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>SPA praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>83181</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
@@ -2096,135 +2096,135 @@
   <x:si>
     <x:t>Mge Diffusion Bien Etre</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + massages</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + spécialisation soins du corps</x:t>
   </x:si>
   <x:si>
+    <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP Esthétique cosmétique parfumerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
-    <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Praticien spa</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BP Esthétique cosmétique parfumerie</x:t>
-[...5 lines deleted...]
-    <x:t>Maquilleur artistique et évènementiel</x:t>
+    <x:t>BP esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Beauty Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-VICTORET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaplus Beauté|Formaplus Beauté - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie + 4 modelages corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie + maquillage + prothésie ongulaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
@@ -28226,6896 +28226,6897 @@
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>633152</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
-      <x:c r="E466" s="14" t="s"/>
+      <x:c r="E466" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>596577</x:v>
+        <x:v>609231</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>546739</x:v>
+        <x:v>609234</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>546819</x:v>
+        <x:v>609240</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>554412</x:v>
+        <x:v>549177</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>554425</x:v>
+        <x:v>558916</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>287</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>547250</x:v>
+        <x:v>558919</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>449</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>596924</x:v>
+        <x:v>621811</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>452</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-        <x:v>446</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>596927</x:v>
+        <x:v>586292</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>285</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C474" s="15" t="s"/>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J474" s="14" t="s"/>
       <x:c r="K474" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>597006</x:v>
+        <x:v>584821</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>285</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>145</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>597007</x:v>
+        <x:v>633503</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
-      <x:c r="E476" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>604747</x:v>
+        <x:v>633505</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
-      <x:c r="E477" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>609223</x:v>
+        <x:v>633506</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>467</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
-      <x:c r="E478" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>267</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>633533</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>361</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
-      <x:c r="E479" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>609254</x:v>
+        <x:v>633537</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
-      <x:c r="E480" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>96</x:v>
-[...1 lines deleted...]
-      <x:c r="H480" s="14" t="s"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H480" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="I480" s="16" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>549172</x:v>
+        <x:v>625256</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
-      <x:c r="E481" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H481" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>469</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>546821</x:v>
+        <x:v>625271</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
-      <x:c r="E482" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>604171</x:v>
+        <x:v>625290</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>443</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
-      <x:c r="E483" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G483" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>192</x:v>
-[...2 lines deleted...]
-        <x:v>446</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>607281</x:v>
+        <x:v>622456</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
-      <x:c r="E484" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>607286</x:v>
+        <x:v>622462</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>443</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
-      <x:c r="E485" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>349</x:v>
-[...2 lines deleted...]
-        <x:v>446</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>549475</x:v>
+        <x:v>622480</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
-      <x:c r="E486" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J486" s="14" t="s"/>
       <x:c r="K486" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>598919</x:v>
+        <x:v>622488</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
-      <x:c r="E487" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>599118</x:v>
+        <x:v>622494</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>285</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>478</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>635362</x:v>
+        <x:v>622497</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>443</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
-      <x:c r="E489" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>469</x:v>
-[...2 lines deleted...]
-        <x:v>446</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>548749</x:v>
+        <x:v>622504</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
-      <x:c r="E490" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>251</x:v>
-[...1 lines deleted...]
-      <x:c r="H490" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H490" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I490" s="16" t="s">
-        <x:v>252</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>601602</x:v>
+        <x:v>531345</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
-      <x:c r="E491" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G491" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>252</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>601608</x:v>
+        <x:v>566440</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>467</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
-      <x:c r="E492" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>267</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>554433</x:v>
+        <x:v>566460</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
-      <x:c r="E493" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G493" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>554449</x:v>
+        <x:v>566468</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
-      <x:c r="E494" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>445</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>566902</x:v>
+        <x:v>581689</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
-      <x:c r="E495" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>558916</x:v>
+        <x:v>581706</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>467</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
-      <x:c r="E496" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>558919</x:v>
+        <x:v>566766</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>621811</x:v>
+        <x:v>610916</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C498" s="15" t="s"/>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s"/>
       <x:c r="K498" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>586292</x:v>
+        <x:v>585889</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H499" s="0" t="s">
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>584821</x:v>
+        <x:v>582069</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="H500" s="14" t="s"/>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H500" s="14" t="s">
+        <x:v>291</x:v>
+      </x:c>
       <x:c r="I500" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>633503</x:v>
+        <x:v>582078</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s"/>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H501" s="0" t="s">
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>633505</x:v>
+        <x:v>582093</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>633506</x:v>
+        <x:v>587106</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>633533</x:v>
+        <x:v>614792</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>601</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C504" s="15" t="s"/>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s"/>
       <x:c r="K504" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>633537</x:v>
+        <x:v>614793</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42879</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>625256</x:v>
+        <x:v>612290</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C506" s="15" t="s"/>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s"/>
       <x:c r="K506" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>625271</x:v>
+        <x:v>630174</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s"/>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
-        <x:v>167</x:v>
-[...2 lines deleted...]
-        <x:v>168</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>625290</x:v>
+        <x:v>630185</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C508" s="15" t="s"/>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s"/>
       <x:c r="K508" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>622456</x:v>
+        <x:v>630301</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s"/>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>622462</x:v>
+        <x:v>606669</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C510" s="15" t="s"/>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s"/>
       <x:c r="K510" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>622480</x:v>
+        <x:v>600117</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>622488</x:v>
+        <x:v>613840</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C512" s="15" t="s"/>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s"/>
       <x:c r="K512" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>622494</x:v>
+        <x:v>633604</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s"/>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>622497</x:v>
+        <x:v>633619</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C514" s="15" t="s"/>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s"/>
       <x:c r="K514" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>622504</x:v>
+        <x:v>635399</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>531345</x:v>
+        <x:v>627681</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>603</x:v>
-[...1 lines deleted...]
-      <x:c r="C516" s="15" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C516" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D516" s="15" t="s"/>
-      <x:c r="E516" s="14" t="s"/>
+      <x:c r="E516" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="J516" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J516" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K516" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>566440</x:v>
+        <x:v>554412</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>339</x:v>
-[...1 lines deleted...]
-      <x:c r="C517" s="3" t="s"/>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C517" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D517" s="3" t="s"/>
+      <x:c r="E517" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G517" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J517" s="0" t="s">
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>566460</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>340</x:v>
-[...1 lines deleted...]
-      <x:c r="C518" s="15" t="s"/>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C518" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D518" s="15" t="s"/>
-      <x:c r="E518" s="14" t="s"/>
+      <x:c r="E518" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>279</x:v>
-[...1 lines deleted...]
-      <x:c r="H518" s="14" t="s"/>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H518" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="I518" s="16" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="J518" s="14" t="s"/>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="J518" s="14" t="s">
+        <x:v>446</x:v>
+      </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>566468</x:v>
+        <x:v>547250</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="C519" s="3" t="s"/>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C519" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J519" s="0" t="s">
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>581689</x:v>
+        <x:v>596924</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="C520" s="15" t="s"/>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C520" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="J520" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J520" s="14" t="s">
+        <x:v>446</x:v>
+      </x:c>
       <x:c r="K520" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>581706</x:v>
+        <x:v>596927</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>613</x:v>
-[...1 lines deleted...]
-      <x:c r="C521" s="3" t="s"/>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C521" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J521" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>566766</x:v>
+        <x:v>597006</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="C522" s="15" t="s"/>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C522" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="J522" s="14" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J522" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>610916</x:v>
+        <x:v>597007</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>186</x:v>
-[...1 lines deleted...]
-      <x:c r="C523" s="3" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C523" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D523" s="3" t="s"/>
+      <x:c r="E523" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H523" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J523" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>585889</x:v>
+        <x:v>604747</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>615</x:v>
-[...1 lines deleted...]
-      <x:c r="C524" s="15" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C524" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D524" s="15" t="s"/>
-      <x:c r="E524" s="14" t="s"/>
+      <x:c r="E524" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>290</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
-        <x:v>292</x:v>
-[...1 lines deleted...]
-      <x:c r="J524" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J524" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K524" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>582069</x:v>
+        <x:v>609223</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>294</x:v>
-[...1 lines deleted...]
-      <x:c r="C525" s="3" t="s"/>
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C525" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D525" s="3" t="s"/>
+      <x:c r="E525" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>290</x:v>
-[...2 lines deleted...]
-        <x:v>291</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J525" s="0" t="s">
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>582078</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>298</x:v>
-[...1 lines deleted...]
-      <x:c r="C526" s="15" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C526" s="15" t="n">
+        <x:v>40878</x:v>
+      </x:c>
       <x:c r="D526" s="15" t="s"/>
-      <x:c r="E526" s="14" t="s"/>
+      <x:c r="E526" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>290</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>292</x:v>
-[...1 lines deleted...]
-      <x:c r="J526" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J526" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K526" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>582093</x:v>
+        <x:v>609254</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>598</x:v>
-[...1 lines deleted...]
-      <x:c r="C527" s="3" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C527" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D527" s="3" t="s"/>
+      <x:c r="E527" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J527" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>587106</x:v>
+        <x:v>549172</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>315</x:v>
-[...1 lines deleted...]
-      <x:c r="C528" s="15" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C528" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D528" s="15" t="s"/>
-      <x:c r="E528" s="14" t="s"/>
+      <x:c r="E528" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>317</x:v>
-[...1 lines deleted...]
-      <x:c r="J528" s="14" t="s"/>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="J528" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K528" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>614792</x:v>
+        <x:v>546821</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>315</x:v>
-[...1 lines deleted...]
-      <x:c r="C529" s="3" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C529" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D529" s="3" t="s"/>
+      <x:c r="E529" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H529" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J529" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>614793</x:v>
+        <x:v>604171</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>510</x:v>
-[...1 lines deleted...]
-      <x:c r="C530" s="15" t="s"/>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C530" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D530" s="15" t="s"/>
-      <x:c r="E530" s="14" t="s"/>
+      <x:c r="E530" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>43</x:v>
-[...1 lines deleted...]
-      <x:c r="J530" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J530" s="14" t="s">
+        <x:v>446</x:v>
+      </x:c>
       <x:c r="K530" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
-        <x:v>42879</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>612290</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>617</x:v>
-[...1 lines deleted...]
-      <x:c r="C531" s="3" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C531" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D531" s="3" t="s"/>
+      <x:c r="E531" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J531" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>630174</x:v>
+        <x:v>607286</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>618</x:v>
-[...1 lines deleted...]
-      <x:c r="C532" s="15" t="s"/>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C532" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D532" s="15" t="s"/>
-      <x:c r="E532" s="14" t="s"/>
+      <x:c r="E532" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
-        <x:v>325</x:v>
-[...1 lines deleted...]
-      <x:c r="J532" s="14" t="s"/>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="J532" s="14" t="s">
+        <x:v>446</x:v>
+      </x:c>
       <x:c r="K532" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>630185</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>613</x:v>
-[...1 lines deleted...]
-      <x:c r="C533" s="3" t="s"/>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C533" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="J533" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>630301</x:v>
+        <x:v>624555</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>619</x:v>
-[...1 lines deleted...]
-      <x:c r="C534" s="15" t="s"/>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C534" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>469</x:v>
-[...1 lines deleted...]
-      <x:c r="J534" s="14" t="s"/>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="J534" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K534" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>606669</x:v>
+        <x:v>624554</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>515</x:v>
-[...1 lines deleted...]
-      <x:c r="C535" s="3" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C535" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D535" s="3" t="s"/>
+      <x:c r="E535" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J535" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>600117</x:v>
+        <x:v>568464</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>620</x:v>
-[...1 lines deleted...]
-      <x:c r="C536" s="15" t="s"/>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C536" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D536" s="15" t="s"/>
-      <x:c r="E536" s="14" t="s"/>
+      <x:c r="E536" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>161</x:v>
-[...1 lines deleted...]
-      <x:c r="J536" s="14" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J536" s="14" t="s">
+        <x:v>446</x:v>
+      </x:c>
       <x:c r="K536" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>613840</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>621</x:v>
-[...1 lines deleted...]
-      <x:c r="C537" s="3" t="s"/>
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C537" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D537" s="3" t="s"/>
+      <x:c r="E537" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G537" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J537" s="0" t="s">
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>633604</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>491</x:v>
-[...1 lines deleted...]
-      <x:c r="C538" s="15" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C538" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D538" s="15" t="s"/>
-      <x:c r="E538" s="14" t="s"/>
+      <x:c r="E538" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>521</x:v>
-[...1 lines deleted...]
-      <x:c r="H538" s="14" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H538" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I538" s="16" t="s">
-        <x:v>522</x:v>
-[...1 lines deleted...]
-      <x:c r="J538" s="14" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J538" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>633619</x:v>
+        <x:v>584161</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>624</x:v>
-[...1 lines deleted...]
-      <x:c r="C539" s="3" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C539" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D539" s="3" t="s"/>
+      <x:c r="E539" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="J539" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>635399</x:v>
+        <x:v>601413</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>320</x:v>
-[...1 lines deleted...]
-      <x:c r="C540" s="15" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C540" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D540" s="15" t="s"/>
-      <x:c r="E540" s="14" t="s"/>
+      <x:c r="E540" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="J540" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J540" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K540" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>627681</x:v>
+        <x:v>606024</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>473</x:v>
-[...2 lines deleted...]
-        <x:v>474</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>608234</x:v>
+        <x:v>575101</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I542" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>547249</x:v>
+        <x:v>609659</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
+      <x:c r="E543" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H543" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>596931</x:v>
+        <x:v>609666</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
-      <x:c r="E544" s="14" t="s"/>
+      <x:c r="E544" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>596934</x:v>
+        <x:v>599753</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>547275</x:v>
+        <x:v>600289</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
-      <x:c r="E546" s="14" t="s"/>
+      <x:c r="E546" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>580</x:v>
-[...1 lines deleted...]
-      <x:c r="H546" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H546" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I546" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>597009</x:v>
+        <x:v>607537</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
+      <x:c r="E547" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>597016</x:v>
+        <x:v>602670</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
-      <x:c r="E548" s="14" t="s"/>
+      <x:c r="E548" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>597017</x:v>
+        <x:v>598919</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H549" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>609231</x:v>
+        <x:v>599118</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
-      <x:c r="E550" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>609234</x:v>
+        <x:v>635362</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>609240</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>549177</x:v>
+        <x:v>601602</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
+      <x:c r="E553" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G553" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>624555</x:v>
+        <x:v>601608</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
-      <x:c r="E554" s="14" t="s"/>
+      <x:c r="E554" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>624554</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>568464</x:v>
+        <x:v>554449</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>566902</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H557" s="0" t="s">
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>601137</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>584161</x:v>
+        <x:v>547249</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
-      <x:c r="E559" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>601413</x:v>
+        <x:v>596931</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
-      <x:c r="E560" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>606024</x:v>
+        <x:v>596934</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>575101</x:v>
+        <x:v>547275</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
-      <x:c r="E562" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>63</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>609659</x:v>
+        <x:v>597009</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
-      <x:c r="E563" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-        <x:v>64</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>609666</x:v>
+        <x:v>597016</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
-      <x:c r="E564" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>599753</x:v>
+        <x:v>597017</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>600289</x:v>
+        <x:v>601138</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>607537</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>602670</x:v>
+        <x:v>606017</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>601138</x:v>
+        <x:v>606021</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>601410</x:v>
+        <x:v>600450</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
-      <x:c r="E570" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>606017</x:v>
+        <x:v>596563</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
-      <x:c r="E571" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>606021</x:v>
+        <x:v>596569</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
-      <x:c r="E572" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>600450</x:v>
+        <x:v>596570</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
+      <x:c r="E573" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>596563</x:v>
+        <x:v>611607</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
-      <x:c r="E574" s="14" t="s"/>
+      <x:c r="E574" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>596569</x:v>
+        <x:v>611612</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
+      <x:c r="E575" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G575" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H575" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>596570</x:v>
+        <x:v>604157</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>579</x:v>
-[...1 lines deleted...]
-      <x:c r="H576" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H576" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I576" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>611607</x:v>
+        <x:v>604159</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>611612</x:v>
+        <x:v>607421</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>604157</x:v>
+        <x:v>598850</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>604159</x:v>
+        <x:v>598853</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="H580" s="14" t="s"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H580" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="I580" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>607421</x:v>
+        <x:v>598854</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>598850</x:v>
+        <x:v>598868</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>598853</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
-        <x:v>167</x:v>
-[...2 lines deleted...]
-        <x:v>168</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>598854</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>598868</x:v>
+        <x:v>599063</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>167</x:v>
-[...2 lines deleted...]
-        <x:v>168</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>598871</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
-      <x:c r="E586" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>599062</x:v>
+        <x:v>596577</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>599063</x:v>
+        <x:v>546739</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>600454</x:v>
+        <x:v>546819</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -37722,136 +37723,136 @@
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>551393</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s"/>
       <x:c r="K638" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>570039</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s"/>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>570458</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
@@ -37860,51 +37861,51 @@
         <x:v>43</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s"/>
       <x:c r="K640" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>570459</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -38401,2085 +38402,2086 @@
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>612571</x:v>
+        <x:v>633291</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>612613</x:v>
+        <x:v>633288</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>612617</x:v>
+        <x:v>588526</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>630584</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>565261</x:v>
+        <x:v>616224</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>681</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>588526</x:v>
+        <x:v>628567</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>612571</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>616224</x:v>
+        <x:v>612613</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>628567</x:v>
+        <x:v>612617</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
-        <x:v>685</x:v>
-[...2 lines deleted...]
-        <x:v>686</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>615771</x:v>
+        <x:v>630584</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>468</x:v>
-[...1 lines deleted...]
-      <x:c r="H660" s="14" t="s"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H660" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="I660" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>601190</x:v>
+        <x:v>565261</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>587944</x:v>
+        <x:v>630279</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>266</x:v>
-[...1 lines deleted...]
-      <x:c r="H662" s="14" t="s"/>
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="H662" s="14" t="s">
+        <x:v>687</x:v>
+      </x:c>
       <x:c r="I662" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>628915</x:v>
+        <x:v>615771</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>628924</x:v>
+        <x:v>601190</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>623064</x:v>
+        <x:v>587944</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>623066</x:v>
+        <x:v>628915</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>671</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>623106</x:v>
+        <x:v>628924</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>691</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
-        <x:v>612595</x:v>
+        <x:v>623072</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
-        <x:v>612621</x:v>
+        <x:v>623077</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>692</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>612624</x:v>
+        <x:v>623083</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>612681</x:v>
+        <x:v>628607</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>634730</x:v>
+        <x:v>629377</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>621478</x:v>
+        <x:v>616621</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H673" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
-        <x:v>630279</x:v>
+        <x:v>610908</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
-        <x:v>623072</x:v>
+        <x:v>567176</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="G675" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>623077</x:v>
+        <x:v>630282</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>623083</x:v>
+        <x:v>630283</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>628607</x:v>
+        <x:v>630287</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>629377</x:v>
+        <x:v>612595</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>616621</x:v>
+        <x:v>612621</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>610908</x:v>
+        <x:v>612624</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>567176</x:v>
+        <x:v>612681</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>630282</x:v>
+        <x:v>634730</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>630283</x:v>
+        <x:v>621478</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
-        <x:v>630287</x:v>
+        <x:v>623064</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
-        <x:v>633291</x:v>
+        <x:v>623066</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>633288</x:v>
+        <x:v>623106</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -40623,81 +40625,81 @@
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>625450</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I690" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>623738</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
@@ -40727,102 +40729,102 @@
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>609693</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>583184</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -40835,59 +40837,59 @@
       <x:c r="M693" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>583186</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>40</x:v>
@@ -40907,101 +40909,101 @@
       <x:c r="R694" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>566409</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>610855</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -41023,93 +41025,93 @@
       <x:c r="R696" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>542319</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>615770</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
@@ -41163,51 +41165,51 @@
       <x:c r="G699" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>628926</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
@@ -41468,51 +41470,51 @@
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>616212</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>40</x:v>
@@ -41636,51 +41638,51 @@
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>609602</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I708" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42008,51 +42010,51 @@
         <x:v>266</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>633289</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
@@ -42119,51 +42121,51 @@
         <x:v>266</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>628771</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
@@ -42366,51 +42368,51 @@
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>625449</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>40</x:v>
@@ -42432,81 +42434,81 @@
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>617677</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>623737</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
@@ -42536,51 +42538,51 @@
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>546187</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s"/>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I724" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42977,51 +42979,51 @@
       <x:c r="M731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>612682</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -43269,51 +43271,51 @@
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>601571</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="G737" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H737" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>40</x:v>
@@ -43326,102 +43328,102 @@
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>622547</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I738" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
         <x:v>565251</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="G739" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H739" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -43431,54 +43433,54 @@
       <x:c r="L739" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
         <x:v>565254</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -43556,51 +43558,51 @@
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>633176</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>40</x:v>
@@ -43757,51 +43759,51 @@
       <x:c r="G745" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
         <x:v>628780</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
@@ -44233,150 +44235,150 @@
       </x:c>
       <x:c r="S753" s="0" t="n">
         <x:v>600667</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C754" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s"/>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I754" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K754" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
         <x:v>610854</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="G755" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H755" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
         <x:v>610856</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s"/>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s"/>
       <x:c r="I756" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -44665,51 +44667,51 @@
       <x:c r="M761" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
         <x:v>616622</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C762" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s"/>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I762" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s">
@@ -44991,51 +44993,51 @@
       <x:c r="G767" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J767" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K767" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L767" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M767" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N767" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O767" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P767" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q767" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R767" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S767" s="0" t="n">
         <x:v>628566</x:v>
       </x:c>
       <x:c r="T767" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U767" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:21">
       <x:c r="A768" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B768" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C768" s="15" t="n">
@@ -45102,51 +45104,51 @@
       <x:c r="G769" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I769" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J769" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K769" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L769" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M769" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N769" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O769" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P769" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q769" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R769" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S769" s="0" t="n">
         <x:v>612572</x:v>
       </x:c>
       <x:c r="T769" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U769" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:21">
       <x:c r="A770" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B770" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C770" s="15" t="n">
@@ -45225,51 +45227,51 @@
       <x:c r="L771" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M771" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N771" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O771" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P771" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q771" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R771" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S771" s="0" t="n">
         <x:v>612618</x:v>
       </x:c>
       <x:c r="T771" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U771" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:21">
       <x:c r="A772" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B772" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C772" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D772" s="15" t="s"/>
       <x:c r="E772" s="14" t="s"/>
       <x:c r="F772" s="14" t="s"/>
       <x:c r="G772" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H772" s="14" t="s"/>
       <x:c r="I772" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -45282,116 +45284,116 @@
       <x:c r="L772" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M772" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N772" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O772" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P772" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q772" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R772" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S772" s="14" t="n">
         <x:v>612619</x:v>
       </x:c>
       <x:c r="T772" s="16" t="s">
-        <x:v>692</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U772" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:21">
       <x:c r="A773" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C773" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D773" s="3" t="s"/>
       <x:c r="G773" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I773" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J773" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K773" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L773" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M773" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N773" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O773" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P773" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q773" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R773" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S773" s="0" t="n">
         <x:v>630586</x:v>
       </x:c>
       <x:c r="T773" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U773" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:21">
       <x:c r="A774" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B774" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C774" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D774" s="15" t="s"/>
       <x:c r="E774" s="14" t="s"/>
       <x:c r="F774" s="14" t="s"/>
       <x:c r="G774" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H774" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I774" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J774" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K774" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L774" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -45413,81 +45415,81 @@
       <x:c r="R774" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S774" s="14" t="n">
         <x:v>477214</x:v>
       </x:c>
       <x:c r="T774" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U774" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:21">
       <x:c r="A775" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C775" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D775" s="3" t="s"/>
       <x:c r="G775" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H775" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I775" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="J775" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K775" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="L775" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M775" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N775" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O775" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P775" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q775" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R775" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S775" s="0" t="n">
         <x:v>623739</x:v>
       </x:c>
       <x:c r="T775" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U775" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:21">
       <x:c r="A776" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B776" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C776" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D776" s="15" t="s"/>