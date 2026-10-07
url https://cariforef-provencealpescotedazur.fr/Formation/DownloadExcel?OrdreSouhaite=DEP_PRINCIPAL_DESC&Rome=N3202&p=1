--- v0 (2026-08-07)
+++ v1 (2026-10-07)
@@ -140,150 +140,150 @@
     <x:t>Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>CP 
 Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Numéro de session CARIF</x:t>
   </x:si>
   <x:si>
     <x:t>Date début session</x:t>
   </x:si>
   <x:si>
     <x:t>Date fin session</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro organisation de transport de marchandises</x:t>
   </x:si>
   <x:si>
+    <x:t>LP M Casarès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dates fixes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement présentielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport marchandise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Floride</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
+    <x:t>LPO Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-André (les Routiers)</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -877,51 +877,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>595780</x:v>
+        <x:v>595775</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>40993</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -931,51 +931,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>595775</x:v>
+        <x:v>595780</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>40993</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
@@ -1153,51 +1153,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>595774</x:v>
+        <x:v>595778</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40993</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
@@ -1321,51 +1321,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>595778</x:v>
+        <x:v>595774</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40993</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>