--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -305,56 +305,56 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
-    <x:t>ÉRUDIS Formation</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Denoves</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
@@ -839,80 +839,80 @@
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en marketing du luxe (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Commerce</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention marketing, vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESID</x:t>
+  </x:si>
+  <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention marketing, vente</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
   </x:si>
   <x:si>
     <x:t>ACF - IFASUD</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/30/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure</x:t>
   </x:si>
   <x:si>
     <x:t>FASUP</x:t>
@@ -1697,143 +1697,143 @@
   <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Joliot Curie</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
+    <x:t>Euridis Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention management de l'innovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovation entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyce International Academy - Collège de Paris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager option retail ou wholesale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistique distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2S Formation Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fdm Groupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention marketing, vente parcours communication et conduite du changement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Idev - Antenne Châteaurenard</x:t>
   </x:si>
   <x:si>
-    <x:t>M2S Formation Aubagne</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Sap Formations</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
@@ -2183,117 +2183,117 @@
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Propuls Up - Ebm Business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion centre profit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Escial Académie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de marketing et communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Skillers - métiers du commercial et du marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>Chargé de marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
@@ -3769,334 +3769,335 @@
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>600594</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>602316</x:v>
+        <x:v>593960</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>549477</x:v>
+        <x:v>510792</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>54</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>614685</x:v>
+        <x:v>549477</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>593960</x:v>
+        <x:v>614685</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>510792</x:v>
+        <x:v>602316</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4456,51 +4457,51 @@
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>499333</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -4750,51 +4751,51 @@
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>603632</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -10767,1102 +10768,1106 @@
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>556609</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>40248</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
+      <x:c r="E135" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>592562</x:v>
+        <x:v>602553</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s"/>
+      <x:c r="E136" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>545095</x:v>
+        <x:v>602555</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>35907</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>34566</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>595498</x:v>
+        <x:v>504116</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s"/>
+      <x:c r="E138" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>593953</x:v>
+        <x:v>599384</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35907</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>599384</x:v>
+        <x:v>595498</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>164</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>602553</x:v>
+        <x:v>593953</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>602555</x:v>
+        <x:v>592562</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>504116</x:v>
+        <x:v>545095</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>607701</x:v>
+        <x:v>495235</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>40248</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>607729</x:v>
+        <x:v>545315</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>544870</x:v>
+        <x:v>556550</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>261</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>495235</x:v>
+        <x:v>602605</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>545315</x:v>
+        <x:v>598874</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>556550</x:v>
+        <x:v>605536</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>602605</x:v>
+        <x:v>553202</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>598874</x:v>
+        <x:v>607701</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>605536</x:v>
+        <x:v>607729</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>553202</x:v>
+        <x:v>544870</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -12338,51 +12343,51 @@
       <x:c r="M161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>608578</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
@@ -13106,51 +13111,51 @@
       <x:c r="M174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>601406</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -17459,51 +17464,51 @@
       <x:c r="M249" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>589724</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
@@ -17628,51 +17633,51 @@
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>586631</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>36015</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -19345,51 +19350,51 @@
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>546221</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -20288,100 +20293,100 @@
       <x:c r="M298" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>600261</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>610254</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>507</x:v>
@@ -20632,51 +20637,51 @@
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>551969</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
@@ -22041,2604 +22046,2605 @@
       <x:c r="S328" s="14" t="n">
         <x:v>593943</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>552580</x:v>
+        <x:v>603052</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>502690</x:v>
+        <x:v>545100</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
-      <x:c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>552614</x:v>
+        <x:v>545111</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>508772</x:v>
+        <x:v>545114</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
-      <x:c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H333" s="0" t="s">
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>509509</x:v>
+        <x:v>557468</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
-      <x:c r="E334" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>549</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>500433</x:v>
+        <x:v>606194</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35910</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
-      <x:c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32070</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>601466</x:v>
+        <x:v>595415</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>324</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>607665</x:v>
+        <x:v>552580</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H337" s="0" t="s">
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>602257</x:v>
+        <x:v>508772</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>506</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>572164</x:v>
+        <x:v>509509</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35199</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
-      <x:c r="E339" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>396</x:v>
-[...2 lines deleted...]
-        <x:v>397</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>31837</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>599652</x:v>
+        <x:v>513366</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
-      <x:c r="E340" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>395</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>504410</x:v>
+        <x:v>581340</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
-      <x:c r="E341" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>605182</x:v>
+        <x:v>618762</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>506892</x:v>
+        <x:v>552614</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H343" s="0" t="s">
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>554106</x:v>
+        <x:v>555016</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>331</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>504703</x:v>
+        <x:v>499337</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>504841</x:v>
+        <x:v>494821</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>37074</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>380</x:v>
-[...1 lines deleted...]
-      <x:c r="H346" s="14" t="s"/>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H346" s="14" t="s">
+        <x:v>361</x:v>
+      </x:c>
       <x:c r="I346" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>553082</x:v>
+        <x:v>547719</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>598940</x:v>
+        <x:v>602257</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>390</x:v>
-[...1 lines deleted...]
-      <x:c r="H348" s="14" t="s"/>
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s">
+        <x:v>507</x:v>
+      </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>605438</x:v>
+        <x:v>572164</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H349" s="0" t="s">
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>548469</x:v>
+        <x:v>599652</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>324</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>556640</x:v>
+        <x:v>554106</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>556643</x:v>
+        <x:v>504703</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>395</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>608920</x:v>
+        <x:v>504841</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>36914</x:v>
+        <x:v>37074</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>395</x:v>
-[...2 lines deleted...]
-        <x:v>121</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>32016</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>556524</x:v>
+        <x:v>553082</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>547780</x:v>
+        <x:v>598940</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>547781</x:v>
+        <x:v>605438</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>603052</x:v>
+        <x:v>548469</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
+      <x:c r="E357" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H357" s="0" t="s">
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>581340</x:v>
+        <x:v>556640</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>555016</x:v>
+        <x:v>556643</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>499337</x:v>
+        <x:v>608920</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>40</x:v>
-[...1 lines deleted...]
-      <x:c r="H360" s="14" t="s"/>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H360" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>494821</x:v>
+        <x:v>556524</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>360</x:v>
-[...2 lines deleted...]
-        <x:v>361</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>547719</x:v>
+        <x:v>547780</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s"/>
+      <x:c r="E362" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>545100</x:v>
+        <x:v>547781</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
+      <x:c r="E363" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>545111</x:v>
+        <x:v>504410</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s"/>
+      <x:c r="E364" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>545114</x:v>
+        <x:v>605182</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
+      <x:c r="E365" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>360</x:v>
-[...2 lines deleted...]
-        <x:v>361</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>557468</x:v>
+        <x:v>506892</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>41354</x:v>
+        <x:v>35907</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>488</x:v>
-[...1 lines deleted...]
-      <x:c r="H366" s="14" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>606194</x:v>
+        <x:v>575024</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>35910</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>32070</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>595415</x:v>
+        <x:v>585594</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>396</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>496124</x:v>
+        <x:v>494876</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>35199</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
+      <x:c r="E369" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>31837</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>513366</x:v>
+        <x:v>496124</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>35907</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
-      <x:c r="E370" s="14" t="s"/>
+      <x:c r="E370" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>575024</x:v>
+        <x:v>500433</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
+      <x:c r="E371" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>360</x:v>
-[...2 lines deleted...]
-        <x:v>361</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>585594</x:v>
+        <x:v>601466</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>351</x:v>
-[...1 lines deleted...]
-      <x:c r="H372" s="14" t="s"/>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H372" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="I372" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>494876</x:v>
+        <x:v>607665</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -24651,51 +24657,51 @@
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>602644</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
         <x:v>153</x:v>
@@ -24777,145 +24783,147 @@
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>556514</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
-      <x:c r="E376" s="14" t="s"/>
+      <x:c r="E376" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>618762</x:v>
+        <x:v>502690</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>497341</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
@@ -24963,81 +24971,81 @@
       <x:c r="S378" s="14" t="n">
         <x:v>501308</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>600373</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -25081,75 +25089,75 @@
       <x:c r="S380" s="14" t="n">
         <x:v>493097</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>556176</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
@@ -25197,75 +25205,75 @@
       <x:c r="S382" s="14" t="n">
         <x:v>599873</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>549044</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
@@ -26428,51 +26436,51 @@
       <x:c r="L404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>610255</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26660,51 +26668,51 @@
       <x:c r="M408" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>554923</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27266,81 +27274,81 @@
       <x:c r="S418" s="14" t="n">
         <x:v>603758</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>497613</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -27768,92 +27776,92 @@
       <x:c r="M427" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>589723</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>35910</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>575872</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
@@ -27866,51 +27874,51 @@
       <x:c r="G429" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>575874</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
@@ -28309,81 +28317,81 @@
       <x:c r="S436" s="14" t="n">
         <x:v>556626</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>546057</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -28562,51 +28570,51 @@
       <x:c r="G441" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>575873</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
@@ -29504,51 +29512,51 @@
       <x:c r="M457" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>607674</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
@@ -29560,51 +29568,51 @@
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>551967</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -30557,51 +30565,51 @@
       <x:c r="M475" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>611116</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
         <x:v>405</x:v>
@@ -30931,76 +30939,76 @@
         <x:v>501024</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>501354</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
@@ -31028,51 +31036,51 @@
       <x:c r="M483" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>602256</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
@@ -31141,51 +31149,51 @@
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>549008</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
@@ -31203,51 +31211,51 @@
       <x:c r="M486" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>510013</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -31955,51 +31963,51 @@
       <x:c r="L499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>565512</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
@@ -32014,51 +32022,51 @@
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>546512</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
@@ -32611,75 +32619,75 @@
       <x:c r="S510" s="14" t="n">
         <x:v>496094</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>571002</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
@@ -32725,51 +32733,51 @@
       <x:c r="T512" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
@@ -32986,51 +32994,51 @@
       <x:c r="L517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>566524</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -33562,51 +33570,51 @@
       <x:c r="M527" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I528" s="16" t="s">
         <x:v>165</x:v>
@@ -33644,51 +33652,51 @@
       <x:c r="T528" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
@@ -33857,51 +33865,51 @@
       <x:c r="M532" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34091,51 +34099,51 @@
       <x:c r="M536" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>504964</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34225,1125 +34233,1124 @@
       <x:c r="S538" s="14" t="n">
         <x:v>603557</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>542947</x:v>
+        <x:v>601934</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>636</x:v>
-[...1 lines deleted...]
-      <x:c r="H540" s="14" t="s"/>
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="H540" s="14" t="s">
+        <x:v>706</x:v>
+      </x:c>
       <x:c r="I540" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>601934</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
+      <x:c r="E541" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>544698</x:v>
+        <x:v>542947</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>622</x:v>
-[...1 lines deleted...]
-      <x:c r="C542" s="15" t="s"/>
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="C542" s="15" t="n">
+        <x:v>36518</x:v>
+      </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>615</x:v>
-[...1 lines deleted...]
-      <x:c r="J542" s="14" t="s"/>
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="J542" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="K542" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>567269</x:v>
+        <x:v>537647</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>705</x:v>
-[...1 lines deleted...]
-      <x:c r="C543" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C543" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="J543" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>581460</x:v>
+        <x:v>469542</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>36518</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
-      <x:c r="E544" s="14" t="s"/>
+      <x:c r="E544" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>657</x:v>
-[...1 lines deleted...]
-      <x:c r="H544" s="14" t="s"/>
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="H544" s="14" t="s">
+        <x:v>689</x:v>
+      </x:c>
       <x:c r="I544" s="16" t="s">
-        <x:v>641</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>34030</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>641</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>537647</x:v>
+        <x:v>601145</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
+      <x:c r="E545" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>469542</x:v>
+        <x:v>603774</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
-        <x:v>650</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>650</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>601145</x:v>
+        <x:v>608241</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H547" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>603774</x:v>
+        <x:v>453825</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>608241</x:v>
+        <x:v>606949</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>453825</x:v>
+        <x:v>512010</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>606949</x:v>
+        <x:v>583334</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>512010</x:v>
+        <x:v>599667</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>37786</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>715</x:v>
-[...1 lines deleted...]
-      <x:c r="H552" s="14" t="s"/>
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="H552" s="14" t="s">
+        <x:v>706</x:v>
+      </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>583334</x:v>
+        <x:v>555945</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
-        <x:v>39354</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="H553" s="0" t="s">
+      <x:c r="I553" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="I553" s="4" t="s">
+      <x:c r="J553" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K553" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="L553" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M553" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N553" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O553" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P553" s="0" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="Q553" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="J553" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>608527</x:v>
+        <x:v>554757</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
-      <x:c r="E554" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="J554" s="14" t="s"/>
+      <x:c r="K554" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L554" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="M554" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N554" s="15" t="n">
+        <x:v>34052</x:v>
+      </x:c>
+      <x:c r="O554" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="P554" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
-      <x:c r="J554" s="14" t="s">
-[...17 lines deleted...]
-      <x:c r="P554" s="14" t="s">
+      <x:c r="Q554" s="16" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="Q554" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>599667</x:v>
+        <x:v>581460</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>37786</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>719</x:v>
-[...2 lines deleted...]
-        <x:v>720</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>555945</x:v>
+        <x:v>525190</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
-      <x:c r="E556" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>554757</x:v>
+        <x:v>544698</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
-      <x:c r="E557" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>535</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>525190</x:v>
+        <x:v>567269</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -36056,88 +36063,88 @@
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>545094</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>555943</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
@@ -36182,78 +36189,78 @@
       <x:c r="R572" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>606950</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>582012</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
@@ -36296,54 +36303,54 @@
       <x:c r="S574" s="14" t="n">
         <x:v>497021</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
@@ -36381,51 +36388,51 @@
       <x:c r="H576" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I576" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>511073</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
@@ -36515,51 +36522,51 @@
       <x:c r="M578" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>603630</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -36640,145 +36647,145 @@
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>537652</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>608680</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>613733</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
@@ -36991,87 +36998,87 @@
       <x:c r="R586" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>550544</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>578823</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
@@ -37201,96 +37208,96 @@
       <x:c r="M590" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>21775</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>547033</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
@@ -37729,51 +37736,51 @@
       <x:c r="M599" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>498533</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
@@ -37848,51 +37855,51 @@
       <x:c r="M601" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>600262</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I602" s="16" t="s">
         <x:v>130</x:v>
@@ -37985,76 +37992,76 @@
         <x:v>547441</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>603602</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
@@ -38214,76 +38221,76 @@
         <x:v>615981</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>560941</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
@@ -38548,51 +38555,51 @@
       <x:c r="M613" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>165</x:v>
@@ -38772,51 +38779,51 @@
       <x:c r="H617" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>556459</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
@@ -40253,51 +40260,51 @@
       <x:c r="M642" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>601000</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>765</x:v>
       </x:c>