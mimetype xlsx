--- v5 (2026-10-07)
+++ v6 (2026-10-07)
@@ -416,63 +416,63 @@
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - opérateur de prises de vues (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son</x:t>
   </x:si>
   <x:si>
     <x:t>3IS</x:t>
   </x:si>
   <x:si>
     <x:t>78990</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>GrandMA 3</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -2172,205 +2172,205 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>629503</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>36953</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="J24" s="14" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>45062</x:v>
+        <x:v>21794</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>610148</x:v>
+        <x:v>595602</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45062</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>610242</x:v>
+        <x:v>610148</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>21794</x:v>
+        <x:v>45062</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>595602</x:v>
+        <x:v>610242</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
@@ -2763,153 +2763,155 @@
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>571080</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>115</x:v>
-[...1 lines deleted...]
-      <x:c r="C35" s="3" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="n">
+        <x:v>41660</x:v>
+      </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>45062</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>623635</x:v>
+        <x:v>640586</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>46233</x:v>
+        <x:v>45062</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>640586</x:v>
+        <x:v>623635</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 