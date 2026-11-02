--- v5 (2026-09-16)
+++ v6 (2026-11-02)
@@ -203,81 +203,81 @@
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP tailleur de pierre</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Taille pierre</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>06/30/2028 00:00:00</x:t>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faux marbres</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Marbrerie</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -917,51 +917,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>45502</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>595218</x:v>
+        <x:v>648769</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -972,51 +972,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>45505</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>614836</x:v>
+        <x:v>643748</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>49</x:v>