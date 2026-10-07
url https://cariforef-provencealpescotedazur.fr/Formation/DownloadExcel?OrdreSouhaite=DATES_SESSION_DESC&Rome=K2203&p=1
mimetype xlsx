--- v0 (2026-08-07)
+++ v1 (2026-10-07)
@@ -239,174 +239,174 @@
   <x:si>
     <x:t>94800</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro hygiène, propreté, stérilisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Escoffier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F de Croisset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS métiers des services à l'environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Simone Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP du Parc St-Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAVAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation scolaire, universitaire</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>Bac pro hygiène, propreté, stérilisation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Salle blanche</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -1113,464 +1113,464 @@
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>607278</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>39944</x:v>
+        <x:v>40312</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
-      <x:c r="E5" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>12570</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>601752</x:v>
+        <x:v>592254</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>40312</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q6" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="R6" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="S6" s="14" t="n">
+        <x:v>592255</x:v>
+      </x:c>
+      <x:c r="T6" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="Q6" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>40312</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>592256</x:v>
+        <x:v>592320</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40312</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>592254</x:v>
+        <x:v>592253</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40312</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>592255</x:v>
+        <x:v>592256</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>624498</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="Q11" s="4" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="R11" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="S11" s="0" t="n">
+        <x:v>601752</x:v>
+      </x:c>
+      <x:c r="T11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="Q11" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40312</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -1752,256 +1752,257 @@
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>548691</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>548692</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39947</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>22601</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>581590</x:v>
+        <x:v>572335</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39944</x:v>
+        <x:v>39947</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>12570</x:v>
+        <x:v>22601</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>572335</x:v>
+        <x:v>581590</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>46</x:v>