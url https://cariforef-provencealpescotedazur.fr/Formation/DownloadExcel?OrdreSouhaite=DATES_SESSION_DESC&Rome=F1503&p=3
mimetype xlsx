--- v4 (2026-11-02)
+++ v5 (2026-11-02)
@@ -698,66 +698,66 @@
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BAC PRO Technicien Constructeur Bois</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Menuisier fabricant</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BAC PRO Technicien Constructeur Bois</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Alpes et Durance</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Charpentier bois</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien menuisier agenceur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
@@ -4949,560 +4949,560 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>598858</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41841</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>628056</x:v>
+        <x:v>603286</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>209</x:v>
-[...2 lines deleted...]
-        <x:v>210</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>604266</x:v>
+        <x:v>604052</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>41012</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>110</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>598857</x:v>
+        <x:v>626798</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>41012</x:v>
+        <x:v>41866</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
-      <x:c r="E69" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>599847</x:v>
+        <x:v>643015</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41841</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>519386</x:v>
+        <x:v>628056</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>41866</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
+      <x:c r="E71" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>643015</x:v>
+        <x:v>604266</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>41012</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="H72" s="14" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>603286</x:v>
+        <x:v>598857</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>41012</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>604052</x:v>
+        <x:v>599847</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>626798</x:v>
+        <x:v>519386</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -6065,78 +6065,78 @@
       <x:c r="S84" s="14" t="n">
         <x:v>618432</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>604265</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
@@ -7159,51 +7159,51 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>548327</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
@@ -8033,273 +8033,273 @@
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>557235</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>36112</x:v>
+        <x:v>41866</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
-      <x:c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>548418</x:v>
+        <x:v>643014</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>552882</x:v>
+        <x:v>556831</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>41866</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
+      <x:c r="E121" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>643014</x:v>
+        <x:v>548418</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>556831</x:v>
+        <x:v>552882</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>86</x:v>
       </x:c>