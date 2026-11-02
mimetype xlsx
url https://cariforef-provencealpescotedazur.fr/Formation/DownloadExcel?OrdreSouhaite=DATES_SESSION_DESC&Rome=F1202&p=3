--- v5 (2026-11-02)
+++ v6 (2026-11-02)
@@ -332,113 +332,113 @@
   <x:si>
     <x:t>Licence pro mention métiers du BTP : génie civil et construction parcours travaux publics option travaux urbains ou option maintenance des infrastructures (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Vauvenargues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP R Caillié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Domaine d'Eguilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDENE CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent Vauvenargues</x:t>
-[...20 lines deleted...]
-    <x:t>VEDENE CEDEX</x:t>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences et ingénierie - génie civil et travaux publics (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>Estp - Grande Ecole d'Ingénieurs de la Construction</x:t>
   </x:si>
   <x:si>
     <x:t>94230</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent Denis Diderot</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BTS travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>BTS travaux publics (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chef de chantier gros oeuvre (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite chantier BTP</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
@@ -572,72 +572,72 @@
   <x:si>
     <x:t>Licence pro mention métiers du BTP : génie civil et construction</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chef de chantier gros oeuvre</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chef de projet en rénovation énergétique performante (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention métiers du BTP : génie civil et construction spécalisation management et conduite de travaux (Apprentissage)</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers du BTP : génie civil et construction spécalisation économie de la construction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
@@ -2003,599 +2003,601 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>642124</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>38218</x:v>
+        <x:v>39033</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>22232</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="R13" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="R13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>642535</x:v>
+        <x:v>649052</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39033</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>649052</x:v>
+        <x:v>649280</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39033</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>649280</x:v>
+        <x:v>649281</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39033</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>649281</x:v>
+        <x:v>649283</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>39033</x:v>
+        <x:v>38218</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>22232</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>649283</x:v>
+        <x:v>642535</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>42303</x:v>
+        <x:v>41816</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>22274</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="P18" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="P18" s="14" t="s">
+      <x:c r="R18" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>651228</x:v>
+        <x:v>646441</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39033</x:v>
+        <x:v>42303</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>22232</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>649048</x:v>
+        <x:v>651228</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>37385</x:v>
+        <x:v>39033</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>22232</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>650024</x:v>
+        <x:v>649048</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37385</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>650026</x:v>
+        <x:v>650024</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>41816</x:v>
+        <x:v>37385</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>22274</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>646441</x:v>
+        <x:v>650026</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -2743,82 +2745,82 @@
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>649970</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>649971</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37385</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -2854,82 +2856,82 @@
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>650025</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37385</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>650028</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37385</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3251,81 +3253,81 @@
       <x:c r="R34" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>649051</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39033</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>649054</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39033</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
@@ -3362,81 +3364,81 @@
       <x:c r="R36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>649284</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39033</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>649285</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39033</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
@@ -4105,161 +4107,161 @@
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>635895</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>40054</x:v>
+        <x:v>38921</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>22024</x:v>
+        <x:v>22210</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>608201</x:v>
+        <x:v>601009</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38921</x:v>
+        <x:v>40054</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>22210</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>601009</x:v>
+        <x:v>608201</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>42597</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
@@ -4456,51 +4458,51 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>634238</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
@@ -4524,81 +4526,81 @@
       <x:c r="R56" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>602338</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38218</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>581444</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41816</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
@@ -4811,51 +4813,51 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>617556</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
@@ -4991,164 +4993,164 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>631090</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>37199</x:v>
+        <x:v>38921</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>22210</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>607805</x:v>
+        <x:v>608014</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38921</x:v>
+        <x:v>37199</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>22210</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>608014</x:v>
+        <x:v>607805</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41816</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5697,393 +5699,392 @@
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>617549</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>37199</x:v>
+        <x:v>38218</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
+      <x:c r="E77" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>152</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>606261</x:v>
+        <x:v>604364</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>42303</x:v>
+        <x:v>37199</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>632241</x:v>
+        <x:v>606261</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37385</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
-      <x:c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>152</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>611033</x:v>
+        <x:v>634212</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>41816</x:v>
+        <x:v>42303</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>22274</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>617428</x:v>
+        <x:v>632241</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38218</x:v>
+        <x:v>37385</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>604364</x:v>
+        <x:v>611033</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>37385</x:v>
+        <x:v>41816</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s"/>
+      <x:c r="E82" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>144</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>22274</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>634212</x:v>
+        <x:v>617428</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>41816</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -6093,54 +6094,54 @@
       <x:c r="I83" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22274</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>617546</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>35483</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7117,81 +7118,81 @@
       <x:c r="R100" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>556710</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38218</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>540902</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
@@ -7320,51 +7321,51 @@
       <x:c r="J104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>634211</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37385</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7374,54 +7375,54 @@
       <x:c r="I105" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>547550</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7735,54 +7736,54 @@
       <x:c r="I111" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22274</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>552792</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39801</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7826,81 +7827,81 @@
       <x:c r="S112" s="14" t="n">
         <x:v>556357</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38218</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>547764</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37385</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7931,224 +7932,224 @@
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>550403</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>39801</x:v>
+        <x:v>35483</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>22274</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>616133</x:v>
+        <x:v>554926</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>35483</x:v>
+        <x:v>37385</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>554926</x:v>
+        <x:v>550401</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>37385</x:v>
+        <x:v>39801</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
-      <x:c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>22274</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>550401</x:v>
+        <x:v>616133</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37385</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>26</x:v>