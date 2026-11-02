--- v6 (2026-11-02)
+++ v7 (2026-11-02)
@@ -266,60 +266,60 @@
   <x:si>
     <x:t>SPS 13</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Permis de conduire catégorie BE avec code</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Conducteur taxi</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Nationale des Taxis Indépendants</x:t>
   </x:si>
   <x:si>
     <x:t>FNTI</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-DIDIER</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Vitrolles</x:t>
   </x:si>
@@ -2301,245 +2301,247 @@
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>598605</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31801</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>598595</x:v>
+        <x:v>598589</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>31812</x:v>
+        <x:v>31801</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="R26" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="Q26" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>608562</x:v>
+        <x:v>598594</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>31801</x:v>
+        <x:v>31812</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>598589</x:v>
+        <x:v>608562</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31801</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>598594</x:v>
+        <x:v>598595</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
@@ -2696,51 +2698,51 @@
         <x:v>48</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31812</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>598607</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>48</x:v>
@@ -3280,57 +3282,57 @@
       <x:c r="H43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31812</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>602631</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -3339,51 +3341,51 @@
         <x:v>48</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31801</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>598588</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>48</x:v>
@@ -4667,51 +4669,51 @@
       <x:c r="I69" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>31801</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>639917</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -4769,51 +4771,51 @@
       <x:c r="I71" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31801</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>639925</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>