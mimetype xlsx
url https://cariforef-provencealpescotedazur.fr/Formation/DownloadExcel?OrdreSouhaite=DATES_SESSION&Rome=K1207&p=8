--- v4 (2026-11-02)
+++ v5 (2026-11-02)
@@ -815,243 +815,243 @@
   <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Viste</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
+    <x:t>diplôme d'État de moniteur éducateur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMFRIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'État d'éducateur spécialisé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP du Parc St-Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haute école du travail et de l'intervention sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Croix-Rouge Compétence PACA et Corse (IFTS) - site d'Ollioules</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Croix-Rouge Compétence Provence-Alpes-Côte d'Azur et Corse (IFTS) - Site d'Ollioules</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>préparation à l'entrée dans les formations sociales (niveau CAP à bac) technicien de l'intervention sociale et familiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCIL préparation au concours d'ATSEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ch Mongrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP B Pascal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO M Gasquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Ferrages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-CHAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent René Char</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie : neuropsychologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Briand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Les Fauvettes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention intervention sociale : accompagnement de publics spécifiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel intervenant éducatif petite enfance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Codév</x:t>
   </x:si>
   <x:si>
-    <x:t>13090</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
-  </x:si>
-[...181 lines deleted...]
-    <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences de l'homme, anthropologie, ethnologie</x:t>
   </x:si>
   <x:si>
     <x:t>Anthropologie</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Digne-les-Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
@@ -5613,148 +5613,148 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>625695</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>629370</x:v>
+        <x:v>625707</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>629371</x:v>
+        <x:v>629370</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
@@ -5764,54 +5764,54 @@
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>625707</x:v>
+        <x:v>629371</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -6675,557 +6675,559 @@
         <x:v>629070</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>599104</x:v>
+        <x:v>607645</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>41746</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>630788</x:v>
+        <x:v>599772</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38991</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s"/>
+      <x:c r="E88" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>14403</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>639502</x:v>
+        <x:v>599104</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>39023</x:v>
+        <x:v>41746</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
+      <x:c r="E89" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>639500</x:v>
+        <x:v>630788</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>38154</x:v>
+        <x:v>38991</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>14403</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>633879</x:v>
+        <x:v>639502</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>40056</x:v>
+        <x:v>39023</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>639499</x:v>
+        <x:v>639500</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38992</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>639507</x:v>
+        <x:v>633879</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>40056</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
-      <x:c r="E93" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>630771</x:v>
+        <x:v>639499</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>639506</x:v>
+        <x:v>639507</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -7238,181 +7240,179 @@
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>630787</x:v>
+        <x:v>630771</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>41747</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>44092</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>607645</x:v>
+        <x:v>639506</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>39643</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>599772</x:v>
+        <x:v>630787</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>35514</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>88</x:v>
@@ -8393,160 +8393,163 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>630003</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>41817</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>620327</x:v>
+        <x:v>630002</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>41747</x:v>
+        <x:v>41817</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
+      <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>44092</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>630002</x:v>
+        <x:v>620327</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41885</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -10260,2732 +10263,2736 @@
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>646521</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>38697</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>15459</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>645347</x:v>
+        <x:v>645134</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>232</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>647689</x:v>
+        <x:v>644756</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>38697</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15459</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>647700</x:v>
+        <x:v>645347</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>647703</x:v>
+        <x:v>647689</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>645134</x:v>
+        <x:v>647700</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>41849</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>643831</x:v>
+        <x:v>647703</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>645754</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>646351</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>41951</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>646519</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>644756</x:v>
+        <x:v>647691</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>39643</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
-      <x:c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>645128</x:v>
+        <x:v>647704</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>41747</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>44092</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>645133</x:v>
+        <x:v>645128</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>644763</x:v>
+        <x:v>645133</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>645129</x:v>
+        <x:v>644763</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
+      <x:c r="E161" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>646349</x:v>
+        <x:v>645129</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>646350</x:v>
+        <x:v>646349</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>646354</x:v>
+        <x:v>646350</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>645752</x:v>
+        <x:v>646354</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>41951</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>646522</x:v>
+        <x:v>645752</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>41950</x:v>
+        <x:v>41951</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>646514</x:v>
+        <x:v>646522</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>41950</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>646515</x:v>
+        <x:v>646514</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="C168" s="15" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C168" s="15" t="n">
+        <x:v>41950</x:v>
+      </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>270</x:v>
-[...1 lines deleted...]
-      <x:c r="J168" s="14" t="s"/>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="J168" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>648691</x:v>
+        <x:v>646515</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>648694</x:v>
+        <x:v>648691</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>645846</x:v>
+        <x:v>648694</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>274</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>647693</x:v>
+        <x:v>645846</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>647694</x:v>
+        <x:v>647693</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>647696</x:v>
+        <x:v>647694</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>647697</x:v>
+        <x:v>647696</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>647698</x:v>
+        <x:v>647697</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>647699</x:v>
+        <x:v>647698</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>647701</x:v>
+        <x:v>647699</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>647702</x:v>
+        <x:v>647701</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="C179" s="3" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="n">
+        <x:v>41187</x:v>
+      </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J179" s="0" t="s">
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>648697</x:v>
+        <x:v>647702</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>294</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>265</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>14403</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>645400</x:v>
+        <x:v>648697</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>41950</x:v>
+        <x:v>38991</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>14403</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>646517</x:v>
+        <x:v>645400</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41950</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>646518</x:v>
+        <x:v>646517</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>41951</x:v>
+        <x:v>41950</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>646520</x:v>
+        <x:v>646518</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41951</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>646523</x:v>
+        <x:v>646520</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>41951</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>647695</x:v>
+        <x:v>646523</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>645127</x:v>
+        <x:v>647695</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
+      <x:c r="E187" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>647692</x:v>
+        <x:v>645127</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>647705</x:v>
+        <x:v>647692</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>40056</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>645729</x:v>
+        <x:v>647705</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>40056</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>645753</x:v>
+        <x:v>645729</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>41746</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>646355</x:v>
+        <x:v>645753</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>41747</x:v>
+        <x:v>41746</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>44092</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>644765</x:v>
+        <x:v>646355</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>647691</x:v>
+        <x:v>644765</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>232</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>41849</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
-      <x:c r="E194" s="14" t="s"/>
+      <x:c r="E194" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>647704</x:v>
+        <x:v>643831</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13022,78 +13029,78 @@
       <x:c r="T195" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>645348</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39698</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -13120,51 +13127,51 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>645669</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>30</x:v>
@@ -13177,51 +13184,51 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>645756</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44092</x:v>
@@ -13231,85 +13238,85 @@
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>646348</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>646353</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
@@ -13342,108 +13349,108 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>645346</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>645755</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44092</x:v>