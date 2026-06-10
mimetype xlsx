--- v0 (2025-10-30)
+++ v1 (2026-06-10)
@@ -176,51 +176,51 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Orthoptie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2026 00:00:00</x:t>
+    <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>certificat de capacité d'orthoptiste</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>