--- v3 (2026-07-21)
+++ v4 (2026-07-21)
@@ -224,86 +224,86 @@
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Import export</x:t>
   </x:si>
   <x:si>
     <x:t>LES ADRETS-DE-L'ESTEREL</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef produit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance</x:t>
   </x:si>
   <x:si>
     <x:t>IFPASS</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Étude produit</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
@@ -563,65 +563,65 @@
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion relation client</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie internationale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Stratégie internationale</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel négociateur technico-commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
@@ -650,62 +650,62 @@
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable commerce retail</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion rayon</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 2 Détecter les opportunités commerciales et développer un portefeuille clients en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 3 Négocier et mettre en place les contrats et les partenariats</x:t>
   </x:si>
   <x:si>
+    <x:t>La Factory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALLEMORT</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable du développement commercial France et International BC 1 Assurer une veille commerciale, concurrentielle, technologique et définir les plans d'actions marketing en France et à l'international</x:t>
   </x:si>
   <x:si>
-    <x:t>La Factory</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BTS négociation et digitalisation de la relation client</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management</x:t>
@@ -1154,164 +1154,164 @@
   <x:si>
     <x:t>Ogec Lycée Sainte Marie</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Cour Maintenon</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean d'Ormesson</x:t>
   </x:si>
   <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ism Fénélon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management - Antenne Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Etudes Européen Méditérranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEEME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management - Antenne Draguignan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management parcours audit interne et management des risques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYRICARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management parcours ressources humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Saint Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Académie du Management - Antenne Cannes</x:t>
-[...109 lines deleted...]
-  <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et commerce international parcours management du commerce international</x:t>
@@ -2141,50 +2141,59 @@
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
+    <x:t>02/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Pigier Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>responsable d'activité commerciale et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
@@ -2201,59 +2210,50 @@
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'études supérieures en gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>manager développement et performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
-    <x:t>02/28/2028 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
@@ -2420,50 +2420,56 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Pagnol</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Kaali Formation</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours stratégie de marque et événementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management et commerce international</x:t>
@@ -2513,63 +2519,57 @@
   <x:si>
     <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
   </x:si>
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
   </x:si>
@@ -3375,217 +3375,217 @@
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>537370</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>35356</x:v>
+        <x:v>36518</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
-      <x:c r="E5" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>509939</x:v>
+        <x:v>513404</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="P6" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="Q6" s="16" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="R6" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="S6" s="14" t="n">
+        <x:v>513405</x:v>
+      </x:c>
+      <x:c r="T6" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="P6" s="14" t="s">
-[...5 lines deleted...]
-      <x:c r="R6" s="14" t="s">
+      <x:c r="U6" s="16" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="n">
+        <x:v>35356</x:v>
+      </x:c>
+      <x:c r="D7" s="3" t="s"/>
+      <x:c r="E7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I7" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K7" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L7" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M7" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N7" s="3" t="n">
+        <x:v>34052</x:v>
+      </x:c>
+      <x:c r="O7" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P7" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="Q7" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="R7" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="S7" s="0" t="n">
+        <x:v>509939</x:v>
+      </x:c>
+      <x:c r="T7" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="U7" s="4" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...44 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>66</x:v>
@@ -3599,51 +3599,51 @@
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>521862</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -3656,51 +3656,51 @@
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>506131</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
@@ -3715,51 +3715,51 @@
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>535323</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>35268</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -3772,51 +3772,51 @@
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>535325</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
@@ -3831,51 +3831,51 @@
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>505991</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -3888,51 +3888,51 @@
       <x:c r="L13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>513102</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>91</x:v>
@@ -4037,51 +4037,51 @@
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -4097,89 +4097,89 @@
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>510523</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -4213,51 +4213,51 @@
       <x:c r="U18" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -4327,51 +4327,51 @@
       <x:c r="U20" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -4386,51 +4386,51 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -4440,51 +4440,51 @@
       <x:c r="T22" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -4501,51 +4501,51 @@
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -4735,51 +4735,51 @@
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -4795,51 +4795,51 @@
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -4854,224 +4854,224 @@
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>535017</x:v>
+        <x:v>535018</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>535018</x:v>
+        <x:v>535019</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>535019</x:v>
+        <x:v>535017</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -5086,51 +5086,51 @@
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -5235,51 +5235,51 @@
       <x:c r="M36" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>532737</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -5690,148 +5690,148 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>559198</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>559193</x:v>
+        <x:v>553167</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>553167</x:v>
+        <x:v>559193</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -5970,51 +5970,51 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>562919</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>88</x:v>
@@ -6097,51 +6097,51 @@
       <x:c r="U51" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -7446,51 +7446,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>545315</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>255</x:v>
@@ -7862,51 +7862,51 @@
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>552307</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
@@ -7931,145 +7931,145 @@
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>558634</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>537645</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>537646</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>128</x:v>
@@ -8967,51 +8967,51 @@
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>567806</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>45</x:v>
@@ -9215,254 +9215,254 @@
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>573879</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I107" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J107" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>537648</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>575877</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -9498,51 +9498,51 @@
       <x:c r="T110" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32006</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
@@ -9649,51 +9649,51 @@
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>575988</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>128</x:v>
@@ -9855,51 +9855,51 @@
       <x:c r="U116" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -10204,1441 +10204,1447 @@
       <x:c r="S122" s="14" t="n">
         <x:v>547835</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>557580</x:v>
+        <x:v>546968</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>278</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>599468</x:v>
+        <x:v>547148</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>546785</x:v>
+        <x:v>547441</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s"/>
+      <x:c r="E126" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>263</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>554799</x:v>
+        <x:v>547463</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>554836</x:v>
+        <x:v>599468</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>555016</x:v>
+        <x:v>546785</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
-      <x:c r="E129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>550533</x:v>
+        <x:v>554799</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>368</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>546968</x:v>
+        <x:v>554836</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>547148</x:v>
+        <x:v>555016</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>373</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>549347</x:v>
+        <x:v>550533</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>549476</x:v>
+        <x:v>546012</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="H134" s="14" t="s"/>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s">
+        <x:v>378</x:v>
+      </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>547441</x:v>
+        <x:v>546528</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>547463</x:v>
+        <x:v>556111</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>35917</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>384</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>323</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>589686</x:v>
+        <x:v>575020</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35917</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>545110</x:v>
+        <x:v>575023</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>569115</x:v>
+        <x:v>554040</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>263</x:v>
-[...2 lines deleted...]
-        <x:v>264</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>556463</x:v>
+        <x:v>589686</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>556466</x:v>
+        <x:v>549347</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>263</x:v>
-[...2 lines deleted...]
-        <x:v>264</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>554040</x:v>
+        <x:v>549476</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>556111</x:v>
+        <x:v>556463</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>35917</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
+      <x:c r="E143" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>575020</x:v>
+        <x:v>556466</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>35917</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>322</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>575023</x:v>
+        <x:v>545110</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>546012</x:v>
+        <x:v>569115</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>397</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>546528</x:v>
+        <x:v>557580</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -11670,76 +11676,76 @@
         <x:v>550672</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>546011</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
@@ -12143,84 +12149,84 @@
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>575876</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -12261,51 +12267,51 @@
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -12496,51 +12502,51 @@
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -12886,91 +12892,91 @@
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>553017</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I169" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="I169" s="4" t="s">
+      <x:c r="K169" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>537647</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13418,84 +13424,84 @@
         <x:v>554797</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>555032</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>35268</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13578,51 +13584,51 @@
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>549121</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -13770,76 +13776,76 @@
         <x:v>552265</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>589684</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
@@ -14007,84 +14013,84 @@
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35917</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>575022</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -14568,51 +14574,51 @@
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>575557</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
@@ -14796,51 +14802,51 @@
       <x:c r="J201" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>550564</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15093,67 +15099,67 @@
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>548862</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -15201,75 +15207,75 @@
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>544951</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -15286,51 +15292,51 @@
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -15851,51 +15857,51 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>556809</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -15929,51 +15935,51 @@
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -16391,51 +16397,51 @@
       <x:c r="U228" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -16800,84 +16806,84 @@
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -17096,139 +17102,139 @@
       <x:c r="U240" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>556533</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>556535</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17341,51 +17347,51 @@
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -17402,51 +17408,51 @@
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -17459,78 +17465,78 @@
       <x:c r="U246" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>556514</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17580,78 +17586,78 @@
       <x:c r="U248" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>556531</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -17701,51 +17707,51 @@
       <x:c r="U250" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -17815,51 +17821,51 @@
       <x:c r="U252" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -17874,108 +17880,108 @@
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -17990,108 +17996,108 @@
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>551053</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18108,51 +18114,51 @@
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -18168,110 +18174,110 @@
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>556608</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18284,51 +18290,51 @@
       <x:c r="U260" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18343,51 +18349,51 @@
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18397,51 +18403,51 @@
       <x:c r="T262" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -18891,51 +18897,51 @@
       <x:c r="M271" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>587430</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
@@ -19123,51 +19129,51 @@
       <x:c r="M275" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>560941</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
@@ -19227,54 +19233,54 @@
       <x:c r="I277" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>545473</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -19322,51 +19328,51 @@
       <x:c r="U278" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -19381,51 +19387,51 @@
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -19502,51 +19508,51 @@
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -19930,51 +19936,51 @@
       <x:c r="J289" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>553766</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20019,51 +20025,51 @@
       <x:c r="T290" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -20415,51 +20421,51 @@
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -20472,51 +20478,51 @@
       <x:c r="U298" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -22398,51 +22404,51 @@
       <x:c r="T332" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -22620,51 +22626,51 @@
       <x:c r="T336" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -23287,91 +23293,91 @@
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>603052</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>607970</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23594,51 +23600,51 @@
       <x:c r="U353" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>36352</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -23648,51 +23654,51 @@
       <x:c r="T354" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -23705,51 +23711,51 @@
       <x:c r="U355" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -23978,78 +23984,78 @@
       <x:c r="S360" s="14" t="n">
         <x:v>593952</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>593954</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
@@ -24637,102 +24643,102 @@
       <x:c r="J372" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>607945</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>602605</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
@@ -24904,51 +24910,51 @@
       <x:c r="T376" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
@@ -25014,90 +25020,93 @@
       <x:c r="S378" s="14" t="n">
         <x:v>607291</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H379" s="0" t="s">
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>603774</x:v>
+        <x:v>608240</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -25250,51 +25259,51 @@
       <x:c r="U382" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -25401,105 +25410,103 @@
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>593936</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
-      <x:c r="E386" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>600582</x:v>
+        <x:v>591884</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>41624</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
@@ -25528,1978 +25535,1982 @@
         <x:v>596765</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>263</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>608240</x:v>
+        <x:v>600582</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
+      <x:c r="E389" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>591884</x:v>
+        <x:v>598940</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>627900</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>603631</x:v>
+        <x:v>602664</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>38808</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
-      <x:c r="E392" s="14" t="s"/>
+      <x:c r="E392" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>624487</x:v>
+        <x:v>608699</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>686</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>604793</x:v>
+        <x:v>601145</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
-      <x:c r="E394" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>693</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>609202</x:v>
+        <x:v>592530</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>602010</x:v>
+        <x:v>605206</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>602223</x:v>
+        <x:v>599466</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H397" s="0" t="s">
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>600151</x:v>
+        <x:v>599469</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
-      <x:c r="E398" s="14" t="s"/>
+      <x:c r="E398" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>263</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>545094</x:v>
+        <x:v>600151</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>41114</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
+      <x:c r="E399" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G399" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H399" s="0" t="s">
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>592844</x:v>
+        <x:v>609672</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>384</x:v>
-[...1 lines deleted...]
-      <x:c r="H400" s="14" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H400" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="I400" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>600142</x:v>
+        <x:v>599719</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>600143</x:v>
+        <x:v>603774</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
-      <x:c r="E402" s="14" t="s"/>
+      <x:c r="E402" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>620450</x:v>
+        <x:v>603631</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>238</x:v>
-[...2 lines deleted...]
-        <x:v>239</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>614691</x:v>
+        <x:v>602010</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>593937</x:v>
+        <x:v>624487</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
+      <x:c r="E405" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H405" s="0" t="s">
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>593940</x:v>
+        <x:v>604793</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>37968</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>603083</x:v>
+        <x:v>609202</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>604165</x:v>
+        <x:v>602223</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
-      <x:c r="E408" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>618248</x:v>
+        <x:v>545094</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>39965</x:v>
+        <x:v>41114</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>592593</x:v>
+        <x:v>592844</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>271</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>601145</x:v>
+        <x:v>600142</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>602664</x:v>
+        <x:v>600143</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
-      <x:c r="E412" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>608699</x:v>
+        <x:v>620450</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
+      <x:c r="E413" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H413" s="0" t="s">
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>592530</x:v>
+        <x:v>614691</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
-      <x:c r="E414" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>598940</x:v>
+        <x:v>593937</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
-      <x:c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>605206</x:v>
+        <x:v>593940</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>37968</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>599466</x:v>
+        <x:v>603083</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>599469</x:v>
+        <x:v>604165</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>609672</x:v>
+        <x:v>618248</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39965</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
-      <x:c r="E419" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>599719</x:v>
+        <x:v>592593</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>607791</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -27671,51 +27682,51 @@
       <x:c r="R424" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>593946</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
@@ -28027,51 +28038,51 @@
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -28086,51 +28097,51 @@
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -28376,51 +28387,51 @@
       <x:c r="T436" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -28488,75 +28499,75 @@
       <x:c r="S438" s="14" t="n">
         <x:v>604217</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>600152</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
@@ -29020,51 +29031,51 @@
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -29136,51 +29147,51 @@
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -29226,99 +29237,99 @@
       <x:c r="M451" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>605536</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>593927</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
@@ -29639,57 +29650,57 @@
       <x:c r="S458" s="14" t="n">
         <x:v>599875</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -29705,51 +29716,51 @@
       <x:c r="U459" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -29992,51 +30003,51 @@
       <x:c r="U464" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -30287,51 +30298,51 @@
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>39987</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
@@ -30452,51 +30463,51 @@
       <x:c r="T472" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -30682,84 +30693,84 @@
       <x:c r="S476" s="14" t="n">
         <x:v>600262</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>601152</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -30785,51 +30796,51 @@
       <x:c r="M478" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>601169</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -32069,78 +32080,78 @@
       <x:c r="S500" s="14" t="n">
         <x:v>593941</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>593943</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
@@ -32233,76 +32244,76 @@
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>593947</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>593948</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
@@ -32892,1048 +32903,1045 @@
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>589723</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>263</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>608241</x:v>
+        <x:v>599892</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H517" s="0" t="s">
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>606948</x:v>
+        <x:v>608241</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>608377</x:v>
+        <x:v>606948</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>364</x:v>
-[...2 lines deleted...]
-        <x:v>365</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>608393</x:v>
+        <x:v>608377</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>604717</x:v>
+        <x:v>608393</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>609169</x:v>
+        <x:v>604717</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>609170</x:v>
+        <x:v>609169</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>609171</x:v>
+        <x:v>609170</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
-      <x:c r="E524" s="14" t="s"/>
+      <x:c r="E524" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>674</x:v>
-[...1 lines deleted...]
-      <x:c r="H524" s="14" t="s"/>
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="H524" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I524" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>615981</x:v>
+        <x:v>609171</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
-      <x:c r="E525" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>605496</x:v>
+        <x:v>615981</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>605523</x:v>
+        <x:v>605496</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>784</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>349</x:v>
-[...2 lines deleted...]
-        <x:v>350</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>609965</x:v>
+        <x:v>605523</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I528" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>607818</x:v>
+        <x:v>609965</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>607853</x:v>
+        <x:v>607818</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>258</x:v>
-[...1 lines deleted...]
-      <x:c r="H530" s="14" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H530" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="I530" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>608697</x:v>
+        <x:v>607853</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-        <x:v>279</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>599467</x:v>
+        <x:v>608697</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
-      <x:c r="E532" s="14" t="s"/>
+      <x:c r="E532" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>606290</x:v>
+        <x:v>599467</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -33943,3560 +33951,3557 @@
       <x:c r="J533" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>606291</x:v>
+        <x:v>606290</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
-      <x:c r="E534" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I534" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>607865</x:v>
+        <x:v>606291</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>759</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>600261</x:v>
+        <x:v>607865</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>600271</x:v>
+        <x:v>600261</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>608007</x:v>
+        <x:v>600271</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>87</x:v>
-[...1 lines deleted...]
-      <x:c r="H538" s="14" t="s"/>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H538" s="14" t="s">
+        <x:v>386</x:v>
+      </x:c>
       <x:c r="I538" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>602642</x:v>
+        <x:v>608007</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>292</x:v>
-[...2 lines deleted...]
-        <x:v>293</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>607546</x:v>
+        <x:v>602642</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
-      <x:c r="E540" s="14" t="s"/>
+      <x:c r="E540" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I540" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>615767</x:v>
+        <x:v>607546</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
-      <x:c r="E541" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="H541" s="0" t="s">
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>603676</x:v>
+        <x:v>615767</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>757</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>759</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>601406</x:v>
+        <x:v>603676</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="H543" s="0" t="s">
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>599234</x:v>
+        <x:v>601406</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>599384</x:v>
+        <x:v>599234</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>601997</x:v>
+        <x:v>599384</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>35356</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>603829</x:v>
+        <x:v>601997</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>603856</x:v>
+        <x:v>603829</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
-      <x:c r="E548" s="14" t="s"/>
+      <x:c r="E548" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="H548" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I548" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>592492</x:v>
+        <x:v>603856</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>39354</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
-      <x:c r="E549" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>727</x:v>
-[...2 lines deleted...]
-        <x:v>728</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>608526</x:v>
+        <x:v>592492</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
-      <x:c r="E550" s="14" t="s"/>
+      <x:c r="E550" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="H550" s="14" t="s"/>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="H550" s="14" t="s">
+        <x:v>728</x:v>
+      </x:c>
       <x:c r="I550" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>581340</x:v>
+        <x:v>608526</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
-        <x:v>480</x:v>
-[...2 lines deleted...]
-        <x:v>481</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>585594</x:v>
+        <x:v>581340</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>654</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
-        <x:v>42369</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>681</x:v>
-[...1 lines deleted...]
-      <x:c r="H552" s="14" t="s"/>
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H552" s="14" t="s">
+        <x:v>481</x:v>
+      </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>635309</x:v>
+        <x:v>585594</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>635310</x:v>
+        <x:v>635309</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="R554" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="R554" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>635311</x:v>
+        <x:v>635310</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
-      <x:c r="E555" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>599243</x:v>
+        <x:v>635311</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>796</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>798</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>798</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>599335</x:v>
+        <x:v>599243</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="H557" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>605458</x:v>
+        <x:v>599335</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>605459</x:v>
+        <x:v>605458</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>599178</x:v>
+        <x:v>605459</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
-      <x:c r="E560" s="14" t="s"/>
+      <x:c r="E560" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>624499</x:v>
+        <x:v>599178</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>592526</x:v>
+        <x:v>624499</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>592527</x:v>
+        <x:v>592526</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
-      <x:c r="E563" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>693</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>609199</x:v>
+        <x:v>592527</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I564" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>609200</x:v>
+        <x:v>609199</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
-        <x:v>40591</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
+      <x:c r="E565" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="H565" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>592568</x:v>
+        <x:v>609200</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
-        <x:v>40240</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>800</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>801</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>596820</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>597476</x:v>
+        <x:v>596820</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>40591</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
-      <x:c r="E568" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>628980</x:v>
+        <x:v>597476</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>628977</x:v>
+        <x:v>628980</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>561</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>601384</x:v>
+        <x:v>628977</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H571" s="0" t="s">
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>599255</x:v>
+        <x:v>601384</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>599667</x:v>
+        <x:v>599255</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>561</x:v>
-[...2 lines deleted...]
-        <x:v>562</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>601385</x:v>
+        <x:v>599667</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>404</x:v>
-[...1 lines deleted...]
-      <x:c r="H574" s="14" t="s"/>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H574" s="14" t="s">
+        <x:v>562</x:v>
+      </x:c>
       <x:c r="I574" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>603602</x:v>
+        <x:v>601385</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>41688</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>628373</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
-        <x:v>40240</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>132</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>602513</x:v>
+        <x:v>603602</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>600721</x:v>
+        <x:v>602513</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>805</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>349</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>609781</x:v>
+        <x:v>600721</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
-        <x:v>40240</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>602433</x:v>
+        <x:v>609781</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="H580" s="14" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H580" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="I580" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>599551</x:v>
+        <x:v>602433</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>601000</x:v>
+        <x:v>599551</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>607664</x:v>
+        <x:v>601000</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H583" s="0" t="s">
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>599822</x:v>
+        <x:v>607664</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>603564</x:v>
+        <x:v>599822</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>813</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>601591</x:v>
+        <x:v>603564</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>814</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>638</x:v>
-[...1 lines deleted...]
-      <x:c r="C586" s="15" t="s"/>
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="C586" s="15" t="n">
+        <x:v>40172</x:v>
+      </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
-        <x:v>639</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>162</x:v>
-[...1 lines deleted...]
-      <x:c r="J586" s="14" t="s"/>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="J586" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K586" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>633567</x:v>
+        <x:v>601591</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>815</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C587" s="3" t="s"/>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="F587" s="0" t="s">
+        <x:v>640</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>600062</x:v>
+        <x:v>633567</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
-      <x:c r="E588" s="14" t="s"/>
+      <x:c r="E588" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>617729</x:v>
+        <x:v>600062</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
-      <x:c r="E589" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G589" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>601557</x:v>
+        <x:v>617729</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>600738</x:v>
+        <x:v>601557</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>817</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>607323</x:v>
+        <x:v>600738</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>601590</x:v>
+        <x:v>607323</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>599892</x:v>
+        <x:v>601590</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>818</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I594" s="16" t="s">
         <x:v>85</x:v>
@@ -37510,51 +37515,51 @@
       <x:c r="L594" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>598874</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -37567,51 +37572,51 @@
       <x:c r="L595" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>601556</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
@@ -37626,51 +37631,51 @@
       <x:c r="L596" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>603557</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -37755,189 +37760,188 @@
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>600172</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
-        <x:v>41966</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
-        <x:v>518</x:v>
-[...2 lines deleted...]
-        <x:v>519</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>623614</x:v>
+        <x:v>616220</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>244</x:v>
-[...1 lines deleted...]
-      <x:c r="H600" s="14" t="s"/>
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H600" s="14" t="s">
+        <x:v>519</x:v>
+      </x:c>
       <x:c r="I600" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>616220</x:v>
+        <x:v>623614</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -38121,89 +38125,89 @@
       <x:c r="U604" s="16" t="s">
         <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>29</x:v>
@@ -38268,51 +38272,51 @@
       <x:c r="M607" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>633992</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
@@ -38547,54 +38551,54 @@
       <x:c r="I612" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>601466</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -38796,51 +38800,51 @@
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>601326</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>29</x:v>
@@ -38931,78 +38935,78 @@
       <x:c r="U618" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>608915</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -39033,162 +39037,162 @@
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>607695</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
-      <x:c r="E621" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H621" s="0" t="s">
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>602081</x:v>
+        <x:v>622093</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>832</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
-        <x:v>38491</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
-      <x:c r="E622" s="14" t="s"/>
+      <x:c r="E622" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>566</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>622093</x:v>
+        <x:v>602081</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>833</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -39229,51 +39233,51 @@
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -39289,84 +39293,84 @@
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>607700</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>43</x:v>
@@ -39468,84 +39472,84 @@
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>599646</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -39643,51 +39647,51 @@
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
@@ -39704,84 +39708,84 @@
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I632" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>607728</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -39797,51 +39801,51 @@
       <x:c r="M633" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>607693</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>156</x:v>
@@ -39882,78 +39886,78 @@
       <x:c r="U634" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>608914</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -40003,115 +40007,115 @@
       <x:c r="U636" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>608919</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -40127,51 +40131,51 @@
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -40245,188 +40249,188 @@
       <x:c r="U640" s="16" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>608920</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I642" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>608913</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s"/>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>34216</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>618557</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
@@ -40466,78 +40470,78 @@
         <x:v>318</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>602019</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s"/>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>34216</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>618560</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>