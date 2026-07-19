--- v0 (2026-02-19)
+++ v1 (2026-07-19)
@@ -747,51 +747,51 @@
       </x:c>
       <x:c r="Q1" s="10" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="R1" s="10" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="S1" s="12" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="T1" s="10" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="U1" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:21">
       <x:c r="A2" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B2" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C2" s="15" t="n">
-        <x:v>37251</x:v>
+        <x:v>42122</x:v>
       </x:c>
       <x:c r="D2" s="15" t="s"/>
       <x:c r="E2" s="14" t="s"/>
       <x:c r="F2" s="14" t="s"/>
       <x:c r="G2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H2" s="14" t="s"/>
       <x:c r="I2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J2" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>21889</x:v>